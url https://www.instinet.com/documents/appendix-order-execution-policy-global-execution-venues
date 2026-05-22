--- v1 (2025-12-13)
+++ v2 (2026-05-22)
@@ -6,73 +6,86 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="14_{252B5C0E-5823-4006-94B1-F6D5D64D4F44}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{CA291759-1C86-4E45-A6FF-2286A9FDF957}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15990" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EEA Venues" sheetId="1" r:id="rId1"/>
     <sheet name="Other EMEA Venues" sheetId="2" r:id="rId2"/>
     <sheet name="APAC &amp; Americas Venues" sheetId="3" r:id="rId3"/>
     <sheet name="Disclaimer " sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'APAC &amp; Americas Venues'!$A$3:$C$145</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Other EMEA Venues'!$A$11:$F$65</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'APAC &amp; Americas Venues'!$A$3:$C$153</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'EEA Venues'!$A$12:$E$161</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Other EMEA Venues'!$A$12:$F$66</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1420" uniqueCount="756">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1528" uniqueCount="806">
   <si>
     <t>MIC</t>
   </si>
   <si>
     <t>XPAC</t>
   </si>
   <si>
     <t>BATP</t>
   </si>
   <si>
     <t>SGMY</t>
   </si>
   <si>
     <t>TRQA</t>
   </si>
   <si>
     <t>MOSE</t>
   </si>
   <si>
     <t>MNSE</t>
   </si>
   <si>
     <t>MCSE</t>
   </si>
   <si>
@@ -2295,51 +2308,201 @@
   <si>
     <t>CBOE CANADA - MATCHNOW</t>
   </si>
   <si>
     <t>CBOE CANADA - NEO-L (MARKET BY ORDER)</t>
   </si>
   <si>
     <t>JANE STREET NETHERLANDS B.V.</t>
   </si>
   <si>
     <t>JNSI</t>
   </si>
   <si>
     <t>XPMC</t>
   </si>
   <si>
     <t>EURONEXT - EURONEXT PARIS – MULTI-CURRENCY TRADING</t>
   </si>
   <si>
     <t>XAMC</t>
   </si>
   <si>
     <t>EURONEXT - EURONEXT AMSTERDAM – MULTI-CURRENCY TRADING</t>
   </si>
   <si>
-    <t>8th December 2025</t>
+    <t>MSLC</t>
+  </si>
+  <si>
+    <t>MS LONG CROSS</t>
+  </si>
+  <si>
+    <t>24EQ</t>
+  </si>
+  <si>
+    <t>24X NATIONAL EXCHANGE LLC</t>
+  </si>
+  <si>
+    <t>XBCL</t>
+  </si>
+  <si>
+    <t>LA BOLSA ELECTRONICA DE CHILE</t>
+  </si>
+  <si>
+    <t>NZXM</t>
+  </si>
+  <si>
+    <t>NZX DARK</t>
+  </si>
+  <si>
+    <t>ALPX</t>
+  </si>
+  <si>
+    <t>ALPHAX US</t>
+  </si>
+  <si>
+    <t>XHNX</t>
+  </si>
+  <si>
+    <t>HANOI STOCK EXCHANGE (UNLISTED PUBLIC COMPANY TRADING PLATFORM)</t>
+  </si>
+  <si>
+    <t>24EX</t>
+  </si>
+  <si>
+    <t>24 EXCHANGE</t>
+  </si>
+  <si>
+    <t>NXTE</t>
+  </si>
+  <si>
+    <t>NEXTRADE</t>
+  </si>
+  <si>
+    <t>WBMA</t>
+  </si>
+  <si>
+    <t>WIENER BOERSE AG MIDPOINT AMTLICHER HANDEL (OFFICIAL MARKET)</t>
+  </si>
+  <si>
+    <t>ALXL</t>
+  </si>
+  <si>
+    <t>EURONEXT GROWTH LISBON</t>
+  </si>
+  <si>
+    <t>XEMA</t>
+  </si>
+  <si>
+    <t>XETRA MIDPOINT REGULATED MARKET</t>
+  </si>
+  <si>
+    <t>DBRU</t>
+  </si>
+  <si>
+    <t>EURONEXT BRUSSELS – DARK BOOK FACILITY</t>
+  </si>
+  <si>
+    <t>XWAP</t>
+  </si>
+  <si>
+    <t>CBOE EUROPE EQUITIES - LONDON</t>
+  </si>
+  <si>
+    <t>DMIL</t>
+  </si>
+  <si>
+    <t>BORSA ITALIANA - DARK BOOK FACILITY</t>
+  </si>
+  <si>
+    <t>XEMI</t>
+  </si>
+  <si>
+    <t>XETRA MIDPOINT SCALE</t>
+  </si>
+  <si>
+    <t>XEMB</t>
+  </si>
+  <si>
+    <t>XETRA MIDPOINT OPEN MARKET</t>
+  </si>
+  <si>
+    <t>DLIS</t>
+  </si>
+  <si>
+    <t>EURONEXT LISBON – DARK BOOK FACILITY</t>
+  </si>
+  <si>
+    <t>DOSL</t>
+  </si>
+  <si>
+    <t>EURONEXT OSLO – DARK BOOK FACILITY</t>
+  </si>
+  <si>
+    <t>DAMS</t>
+  </si>
+  <si>
+    <t>EURONEXT AMSTERDAM – DARK BOOK FACILITY</t>
+  </si>
+  <si>
+    <t>WINX</t>
+  </si>
+  <si>
+    <t>WINTERFLOOD SECURITIES LIMITED - MANUAL TRADING</t>
+  </si>
+  <si>
+    <t>WINS</t>
+  </si>
+  <si>
+    <t>WINTERFLOOD SECURITIES LIMITED - ELECTRONIC PLATFORM</t>
+  </si>
+  <si>
+    <t>DMAD</t>
+  </si>
+  <si>
+    <t>BOLSA DE MADRID - DARK MIDPOINT</t>
+  </si>
+  <si>
+    <t>DPAR</t>
+  </si>
+  <si>
+    <t>EURONEXT PARIS – DARK BOOK FACILITY</t>
+  </si>
+  <si>
+    <t>BENCHMARK</t>
+  </si>
+  <si>
+    <t>A typically dark venue that matches orders at pre-determined benchmark and non-displayed price like VWAP</t>
+  </si>
+  <si>
+    <t>DDUB</t>
+  </si>
+  <si>
+    <t>EURONEXT DUBLIN– DARK BOOK FACILITY</t>
+  </si>
+  <si>
+    <t>7th May 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-809]dd\ mmmm\ yyyy;@"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -2360,51 +2523,51 @@
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1" tint="0.34998626667073579"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="16">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color rgb="FFCA2420"/>
       </bottom>
@@ -2482,213 +2645,261 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="0" tint="-0.249977111117893"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.249977111117893"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color rgb="FFCA2420"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="0" tint="-0.249977111117893"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color theme="0" tint="-0.249977111117893"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0" tint="-0.249977111117893"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color theme="0" tint="-0.249977111117893"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="0" tint="-0.249977111117893"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFFFFF99"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>733425</xdr:colOff>
+      <xdr:colOff>600075</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>479108</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C25497A0-CBB1-4E83-B192-759DD9894782}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
@@ -2699,51 +2910,51 @@
         <a:xfrm>
           <a:off x="85725" y="95250"/>
           <a:ext cx="1238250" cy="383858"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>733425</xdr:colOff>
+      <xdr:colOff>647700</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>460058</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72C6A10A-E5B9-402E-B07E-CABE2EB88C8E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
@@ -2891,51 +3102,51 @@
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Disclaimer</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="900">
             <a:effectLst/>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr rtl="0"/>
           <a:r>
             <a:rPr lang="en-GB" sz="800">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>©2025 Instinet Incorporated and its subsidiaries (collectively "INSTINET"). All rights reserved. INSTINET is a registered trademark in the United States and other countries throughout the world. Approved for distribution: in Australia by Instinet Australia Pty Limited (ACN: 131 253 686 AFSL No: 327834), which is regulated by the Australian Securities &amp; Investments Commission; in Canada by Instinet Canada Limited, Member – Canadian Investor Protection Fund; in the United Kingdom by Instinet Europe Limited, which is authorized and regulated by the Financial Conduct Authority, and in the European Economic Area by Instinet Germany GmbH which is authorised and regulated by the BaFin and Deutsche Bundesbank; in Hong Kong by Instinet Pacific Limited, which is authorized and regulated by the Securities and Futures Commission of Hong Kong; in Singapore by Instinet Singapore Services Private Limited, which is regulated by the Monetary Authority of Singapore, a trading member of The Singapore Exchange Securities Trading Private Limited; and in the US by Instinet, LLC, member SIPC. This material is made available for informational purposes only and does not constitute an offer, solicitation, or recommendation with respect to the purchase or sale of any security, product or service. This material does not take into account the particular investment objectives, financial situation or needs of individual clients. No representation or warranty, express or implied, is or will be made and no responsibility or liability is or will be accepted by INSTINET or by any of their respective officers, employees or agents in relation to the accuracy or completeness of this material or any other written or oral information in respect thereof made available to you or any agent and any such liability is expressly disclaimed.</a:t>
+            <a:t>©2026 Instinet Incorporated and its subsidiaries (collectively "INSTINET"). All rights reserved. INSTINET is a registered trademark in the United States and other countries throughout the world. Approved for distribution: in Australia by Instinet Australia Pty Limited (ACN: 131 253 686 AFSL No: 327834), which is regulated by the Australian Securities &amp; Investments Commission; in Canada by Instinet Canada Limited, Member – Canadian Investor Protection Fund; in the United Kingdom by Instinet Europe Limited, which is authorized and regulated by the Financial Conduct Authority, and in the European Economic Area by Instinet Germany GmbH which is authorised and regulated by the BaFin and Deutsche Bundesbank; in Hong Kong by Instinet Pacific Limited, which is authorized and regulated by the Securities and Futures Commission of Hong Kong; in Singapore by Instinet Singapore Services Private Limited, which is regulated by the Monetary Authority of Singapore, a trading member of The Singapore Exchange Securities Trading Private Limited; and in the US by Instinet, LLC, member SIPC. This material is made available for informational purposes only and does not constitute an offer, solicitation, or recommendation with respect to the purchase or sale of any security, product or service. This material does not take into account the particular investment objectives, financial situation or needs of individual clients. No representation or warranty, express or implied, is or will be made and no responsibility or liability is or will be accepted by INSTINET or by any of their respective officers, employees or agents in relation to the accuracy or completeness of this material or any other written or oral information in respect thereof made available to you or any agent and any such liability is expressly disclaimed.</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -3204,5212 +3415,5601 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E147"/>
+  <dimension ref="A1:E161"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A124" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B147" sqref="B147"/>
+    <sheetView tabSelected="1" topLeftCell="A133" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="K158" sqref="K158"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.85546875" customWidth="1"/>
-    <col min="2" max="2" width="45.85546875" customWidth="1"/>
+    <col min="1" max="1" width="10.85546875" customWidth="1"/>
+    <col min="2" max="2" width="56.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="26"/>
-[...3 lines deleted...]
-      <c r="E1" s="28"/>
+      <c r="A1" s="33"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="35"/>
     </row>
     <row r="2" spans="1:5" ht="20.25" x14ac:dyDescent="0.3">
-      <c r="A2" s="20" t="s">
+      <c r="A2" s="29" t="s">
         <v>327</v>
       </c>
-      <c r="B2" s="21"/>
-[...2 lines deleted...]
-      <c r="E2" s="22"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="31"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="23" t="s">
+      <c r="A3" s="32" t="s">
         <v>137</v>
       </c>
-      <c r="B3" s="24"/>
-[...2 lines deleted...]
-      <c r="E3" s="25"/>
+      <c r="B3" s="25"/>
+      <c r="C3" s="25"/>
+      <c r="D3" s="25"/>
+      <c r="E3" s="26"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" s="8" t="s">
         <v>138</v>
       </c>
-      <c r="B4" s="18" t="s">
+      <c r="B4" s="27" t="s">
         <v>139</v>
       </c>
-      <c r="C4" s="18"/>
-[...1 lines deleted...]
-      <c r="E4" s="19"/>
+      <c r="C4" s="27"/>
+      <c r="D4" s="27"/>
+      <c r="E4" s="28"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="8" t="s">
         <v>140</v>
       </c>
-      <c r="B5" s="18" t="s">
+      <c r="B5" s="27" t="s">
         <v>141</v>
       </c>
-      <c r="C5" s="18"/>
-[...1 lines deleted...]
-      <c r="E5" s="19"/>
+      <c r="C5" s="27"/>
+      <c r="D5" s="27"/>
+      <c r="E5" s="28"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" s="8" t="s">
         <v>142</v>
       </c>
-      <c r="B6" s="18" t="s">
+      <c r="B6" s="27" t="s">
         <v>143</v>
       </c>
-      <c r="C6" s="18"/>
-[...1 lines deleted...]
-      <c r="E6" s="19"/>
+      <c r="C6" s="27"/>
+      <c r="D6" s="27"/>
+      <c r="E6" s="28"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" s="8" t="s">
         <v>144</v>
       </c>
-      <c r="B7" s="18" t="s">
+      <c r="B7" s="27" t="s">
         <v>145</v>
       </c>
-      <c r="C7" s="18"/>
-[...1 lines deleted...]
-      <c r="E7" s="19"/>
+      <c r="C7" s="27"/>
+      <c r="D7" s="27"/>
+      <c r="E7" s="28"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" s="8" t="s">
         <v>148</v>
       </c>
-      <c r="B8" s="18" t="s">
+      <c r="B8" s="27" t="s">
         <v>149</v>
       </c>
-      <c r="C8" s="18"/>
-[...1 lines deleted...]
-      <c r="E8" s="19"/>
+      <c r="C8" s="27"/>
+      <c r="D8" s="27"/>
+      <c r="E8" s="28"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" s="8" t="s">
         <v>146</v>
       </c>
-      <c r="B9" s="18" t="s">
+      <c r="B9" s="27" t="s">
         <v>147</v>
       </c>
-      <c r="C9" s="18"/>
-[...1 lines deleted...]
-      <c r="E9" s="19"/>
+      <c r="C9" s="27"/>
+      <c r="D9" s="27"/>
+      <c r="E9" s="28"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="8" t="s">
         <v>150</v>
       </c>
-      <c r="B10" s="18" t="s">
+      <c r="B10" s="27" t="s">
         <v>151</v>
       </c>
-      <c r="C10" s="18"/>
-[...4 lines deleted...]
-      <c r="A11" s="1" t="s">
+      <c r="C10" s="27"/>
+      <c r="D10" s="27"/>
+      <c r="E10" s="28"/>
+    </row>
+    <row r="11" spans="1:5" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="16" t="s">
+        <v>801</v>
+      </c>
+      <c r="B11" s="25" t="s">
+        <v>802</v>
+      </c>
+      <c r="C11" s="25"/>
+      <c r="D11" s="25"/>
+      <c r="E11" s="26"/>
+    </row>
+    <row r="12" spans="1:5" ht="24" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B11" s="2" t="s">
+      <c r="B12" s="2" t="s">
         <v>152</v>
       </c>
-      <c r="C11" s="3" t="s">
+      <c r="C12" s="3" t="s">
         <v>153</v>
       </c>
-      <c r="D11" s="3" t="s">
+      <c r="D12" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="E11" s="9" t="s">
+      <c r="E12" s="9" t="s">
         <v>155</v>
-      </c>
-[...15 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
-        <v>569</v>
+        <v>7</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>570</v>
+        <v>168</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>169</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>144</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
-        <v>8</v>
+        <v>569</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>170</v>
+        <v>570</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>144</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
-        <v>576</v>
+        <v>8</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>575</v>
+        <v>170</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>171</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>144</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="4" t="s">
-        <v>130</v>
+        <v>576</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>321</v>
+        <v>575</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>144</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
-        <v>557</v>
+        <v>130</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>558</v>
+        <v>321</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>554</v>
+        <v>174</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>144</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="4" t="s">
-        <v>566</v>
+        <v>557</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>565</v>
+        <v>558</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>554</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>144</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
-        <v>1</v>
+        <v>566</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>156</v>
+        <v>565</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>160</v>
+        <v>554</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>144</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>167</v>
+        <v>156</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>144</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>166</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>144</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="4" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>172</v>
+        <v>165</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>166</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>144</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
-        <v>126</v>
+        <v>9</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>317</v>
+        <v>172</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>249</v>
+        <v>166</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>144</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="4" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>144</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
-        <v>10</v>
+        <v>128</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>173</v>
+        <v>319</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>174</v>
+        <v>249</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>144</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="4" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="4" t="s">
-        <v>571</v>
+        <v>17</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>572</v>
+        <v>182</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>169</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>140</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="4" t="s">
-        <v>18</v>
+        <v>571</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>183</v>
+        <v>572</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>140</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="4" t="s">
-        <v>580</v>
+        <v>18</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>579</v>
+        <v>183</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>171</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>140</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="4" t="s">
-        <v>552</v>
+        <v>580</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>551</v>
+        <v>579</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>140</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="4" t="s">
-        <v>559</v>
+        <v>552</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>560</v>
+        <v>551</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>554</v>
+        <v>174</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>140</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="4" t="s">
-        <v>564</v>
+        <v>559</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>554</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>140</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
-        <v>15</v>
+        <v>564</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>179</v>
+        <v>563</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>166</v>
+        <v>554</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>140</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>166</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>140</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="4" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>166</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>140</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="4" t="s">
-        <v>125</v>
+        <v>20</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>316</v>
+        <v>185</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>249</v>
+        <v>166</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>140</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="4" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>140</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="4" t="s">
-        <v>593</v>
+        <v>127</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>594</v>
+        <v>318</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>140</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="4" t="s">
-        <v>605</v>
+        <v>593</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>606</v>
+        <v>594</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>234</v>
+        <v>249</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>159</v>
+        <v>140</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="4" t="s">
-        <v>696</v>
+        <v>605</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>697</v>
+        <v>606</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D40" s="7" t="s">
-        <v>140</v>
+        <v>159</v>
       </c>
       <c r="E40" s="10" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="4" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>325</v>
+        <v>697</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>160</v>
+        <v>234</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>159</v>
+        <v>140</v>
       </c>
       <c r="E41" s="10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="4" t="s">
-        <v>23</v>
+        <v>693</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>188</v>
+        <v>325</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>160</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>159</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="4" t="s">
-        <v>129</v>
+        <v>23</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>320</v>
+        <v>188</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>174</v>
+        <v>160</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>159</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="4" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>249</v>
+        <v>174</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>191</v>
+        <v>159</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="4" t="s">
-        <v>52</v>
+        <v>135</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>228</v>
+        <v>324</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>227</v>
+        <v>249</v>
       </c>
       <c r="D45" s="7" t="s">
-        <v>138</v>
+        <v>191</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="4" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>670</v>
+        <v>228</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>227</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>226</v>
+        <v>670</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>227</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="4" t="s">
-        <v>360</v>
+        <v>51</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>361</v>
+        <v>226</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>227</v>
       </c>
       <c r="D48" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="4" t="s">
-        <v>37</v>
+        <v>360</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>210</v>
+        <v>361</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>211</v>
+        <v>227</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="4" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>229</v>
+        <v>210</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>211</v>
       </c>
       <c r="D50" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="4" t="s">
-        <v>342</v>
+        <v>54</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>343</v>
+        <v>229</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>211</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="4" t="s">
-        <v>31</v>
+        <v>342</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>200</v>
+        <v>343</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>201</v>
+        <v>211</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="4" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>230</v>
+        <v>200</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>169</v>
+        <v>201</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="4" t="s">
-        <v>574</v>
+        <v>55</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>573</v>
+        <v>230</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>169</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="4" t="s">
-        <v>75</v>
+        <v>574</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>251</v>
+        <v>573</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>169</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="4" t="s">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>291</v>
+        <v>251</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>292</v>
+        <v>169</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="4" t="s">
-        <v>56</v>
+        <v>100</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>231</v>
+        <v>291</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>171</v>
+        <v>292</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="4" t="s">
-        <v>577</v>
+        <v>56</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>578</v>
+        <v>231</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>171</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="4" t="s">
-        <v>77</v>
+        <v>577</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>254</v>
+        <v>578</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>171</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="4" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>213</v>
+        <v>254</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="4" t="s">
-        <v>124</v>
+        <v>39</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>315</v>
+        <v>213</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="4" t="s">
-        <v>38</v>
+        <v>124</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>212</v>
+        <v>315</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="4" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>232</v>
+        <v>212</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D63" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="4" t="s">
-        <v>751</v>
+        <v>57</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>752</v>
+        <v>232</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="4" t="s">
-        <v>60</v>
+        <v>751</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>236</v>
+        <v>752</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="D65" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D66" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D67" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="4" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D68" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="4" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>202</v>
+        <v>237</v>
       </c>
       <c r="C69" s="6" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="D69" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="4" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="C70" s="6" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="D70" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="4" t="s">
-        <v>568</v>
+        <v>33</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>567</v>
+        <v>204</v>
       </c>
       <c r="C71" s="6" t="s">
-        <v>554</v>
+        <v>205</v>
       </c>
       <c r="D71" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="4" t="s">
-        <v>555</v>
+        <v>568</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>556</v>
+        <v>567</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>554</v>
       </c>
       <c r="D72" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="4" t="s">
-        <v>62</v>
+        <v>555</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>238</v>
+        <v>556</v>
       </c>
       <c r="C73" s="6" t="s">
-        <v>160</v>
+        <v>554</v>
       </c>
       <c r="D73" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E73" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="4" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>160</v>
       </c>
       <c r="D74" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E74" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="4" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>160</v>
       </c>
       <c r="D75" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="4" t="s">
-        <v>603</v>
+        <v>64</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>604</v>
+        <v>240</v>
       </c>
       <c r="C76" s="6" t="s">
-        <v>214</v>
+        <v>160</v>
       </c>
       <c r="D76" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E76" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="4" t="s">
-        <v>65</v>
+        <v>603</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>241</v>
+        <v>604</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>214</v>
       </c>
       <c r="D77" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E77" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="4" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>671</v>
+        <v>241</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>214</v>
       </c>
       <c r="D78" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>672</v>
+        <v>671</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>214</v>
       </c>
       <c r="D79" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E79" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="4" t="s">
-        <v>40</v>
+        <v>66</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>673</v>
+        <v>672</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>214</v>
       </c>
       <c r="D80" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E80" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="4" t="s">
-        <v>358</v>
+        <v>40</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>359</v>
+        <v>673</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>214</v>
       </c>
       <c r="D81" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E81" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="4" t="s">
-        <v>739</v>
+        <v>358</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>740</v>
+        <v>359</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>214</v>
       </c>
       <c r="D82" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E82" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="4" t="s">
-        <v>101</v>
+        <v>739</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>293</v>
+        <v>740</v>
       </c>
       <c r="C83" s="6" t="s">
-        <v>294</v>
+        <v>214</v>
       </c>
       <c r="D83" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E83" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="4" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="C84" s="6" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="D84" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E84" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="4" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>243</v>
+        <v>295</v>
       </c>
       <c r="C85" s="6" t="s">
-        <v>244</v>
+        <v>296</v>
       </c>
       <c r="D85" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E85" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="4" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>244</v>
       </c>
       <c r="D86" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E86" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="4" t="s">
-        <v>340</v>
+        <v>70</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>341</v>
+        <v>245</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>244</v>
       </c>
       <c r="D87" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E87" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="4" t="s">
-        <v>27</v>
+        <v>340</v>
       </c>
       <c r="B88" s="5" t="s">
-        <v>192</v>
+        <v>341</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>193</v>
+        <v>244</v>
       </c>
       <c r="D88" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E88" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="4" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="B89" s="5" t="s">
-        <v>206</v>
+        <v>192</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>193</v>
       </c>
       <c r="D89" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E89" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="4" t="s">
-        <v>356</v>
+        <v>34</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>357</v>
+        <v>206</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>193</v>
       </c>
       <c r="D90" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E90" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="4" t="s">
-        <v>46</v>
+        <v>356</v>
       </c>
       <c r="B91" s="5" t="s">
-        <v>220</v>
+        <v>357</v>
       </c>
       <c r="C91" s="6" t="s">
-        <v>221</v>
+        <v>193</v>
       </c>
       <c r="D91" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E91" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="4" t="s">
-        <v>71</v>
+        <v>46</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>246</v>
+        <v>220</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>221</v>
       </c>
       <c r="D92" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E92" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="4" t="s">
-        <v>36</v>
+        <v>71</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>209</v>
+        <v>246</v>
       </c>
       <c r="C93" s="6" t="s">
-        <v>208</v>
+        <v>221</v>
       </c>
       <c r="D93" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E93" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>208</v>
       </c>
       <c r="D94" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E94" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="4" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>222</v>
+        <v>207</v>
       </c>
       <c r="C95" s="6" t="s">
-        <v>166</v>
+        <v>208</v>
       </c>
       <c r="D95" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E95" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>166</v>
       </c>
       <c r="D96" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E96" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="4" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>166</v>
       </c>
       <c r="D97" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E97" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="4" t="s">
-        <v>668</v>
+        <v>48</v>
       </c>
       <c r="B98" s="5" t="s">
-        <v>669</v>
+        <v>223</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>166</v>
       </c>
       <c r="D98" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E98" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="4" t="s">
-        <v>72</v>
+        <v>668</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>247</v>
+        <v>669</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>166</v>
       </c>
       <c r="D99" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E99" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="4" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="B100" s="5" t="s">
-        <v>290</v>
+        <v>247</v>
       </c>
       <c r="C100" s="6" t="s">
-        <v>249</v>
+        <v>166</v>
       </c>
       <c r="D100" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E100" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="4" t="s">
-        <v>123</v>
+        <v>99</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>314</v>
+        <v>290</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D101" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E101" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="4" t="s">
-        <v>73</v>
+        <v>123</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>248</v>
+        <v>314</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D102" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E102" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="4" t="s">
-        <v>753</v>
+        <v>73</v>
       </c>
       <c r="B103" s="5" t="s">
-        <v>754</v>
+        <v>248</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D103" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E103" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="4" t="s">
-        <v>595</v>
+        <v>753</v>
       </c>
       <c r="B104" s="5" t="s">
-        <v>596</v>
+        <v>754</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D104" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E104" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="4" t="s">
-        <v>89</v>
+        <v>595</v>
       </c>
       <c r="B105" s="5" t="s">
-        <v>275</v>
+        <v>596</v>
       </c>
       <c r="C105" s="6" t="s">
-        <v>276</v>
+        <v>249</v>
       </c>
       <c r="D105" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E105" s="10" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="4" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B106" s="5" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="C106" s="6" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="D106" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E106" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="4" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B107" s="5" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="C107" s="6" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="D107" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E107" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="4" t="s">
-        <v>330</v>
+        <v>91</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>331</v>
+        <v>279</v>
       </c>
       <c r="C108" s="6" t="s">
-        <v>203</v>
+        <v>280</v>
       </c>
       <c r="D108" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E108" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="4" t="s">
-        <v>76</v>
+        <v>330</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>252</v>
+        <v>331</v>
       </c>
       <c r="C109" s="6" t="s">
-        <v>253</v>
+        <v>203</v>
       </c>
       <c r="D109" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E109" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="4" t="s">
-        <v>92</v>
+        <v>76</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>281</v>
+        <v>252</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>253</v>
       </c>
       <c r="D110" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E110" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="4" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="C111" s="6" t="s">
-        <v>284</v>
+        <v>253</v>
       </c>
       <c r="D111" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E111" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="4" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B112" s="5" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="C112" s="6" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="D112" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E112" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="4" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="C113" s="6" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="D113" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E113" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="4" t="s">
-        <v>666</v>
+        <v>96</v>
       </c>
       <c r="B114" s="5" t="s">
-        <v>667</v>
+        <v>287</v>
       </c>
       <c r="C114" s="6" t="s">
-        <v>208</v>
+        <v>288</v>
       </c>
       <c r="D114" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E114" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="4" t="s">
-        <v>97</v>
+        <v>666</v>
       </c>
       <c r="B115" s="5" t="s">
-        <v>289</v>
+        <v>667</v>
       </c>
       <c r="C115" s="6" t="s">
         <v>208</v>
       </c>
       <c r="D115" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E115" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="4" t="s">
-        <v>336</v>
+        <v>97</v>
       </c>
       <c r="B116" s="5" t="s">
-        <v>337</v>
+        <v>289</v>
       </c>
       <c r="C116" s="6" t="s">
         <v>208</v>
       </c>
       <c r="D116" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E116" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="4" t="s">
-        <v>93</v>
+        <v>336</v>
       </c>
       <c r="B117" s="5" t="s">
-        <v>282</v>
+        <v>337</v>
       </c>
       <c r="C117" s="6" t="s">
-        <v>166</v>
+        <v>208</v>
       </c>
       <c r="D117" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E117" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="4" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="B118" s="5" t="s">
-        <v>674</v>
+        <v>282</v>
       </c>
       <c r="C118" s="6" t="s">
         <v>166</v>
       </c>
       <c r="D118" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E118" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="4" t="s">
-        <v>328</v>
+        <v>98</v>
       </c>
       <c r="B119" s="5" t="s">
-        <v>329</v>
+        <v>674</v>
       </c>
       <c r="C119" s="6" t="s">
-        <v>249</v>
+        <v>166</v>
       </c>
       <c r="D119" s="7" t="s">
-        <v>362</v>
+        <v>138</v>
       </c>
       <c r="E119" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="4" t="s">
-        <v>599</v>
+        <v>328</v>
       </c>
       <c r="B120" s="5" t="s">
-        <v>600</v>
+        <v>329</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D120" s="7" t="s">
         <v>362</v>
       </c>
       <c r="E120" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="4" t="s">
-        <v>106</v>
+        <v>599</v>
       </c>
       <c r="B121" s="5" t="s">
-        <v>301</v>
+        <v>600</v>
       </c>
       <c r="C121" s="6" t="s">
-        <v>234</v>
+        <v>249</v>
       </c>
       <c r="D121" s="7" t="s">
-        <v>148</v>
+        <v>362</v>
       </c>
       <c r="E121" s="10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B122" s="5" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C122" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D122" s="7" t="s">
         <v>148</v>
       </c>
       <c r="E122" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C123" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D123" s="7" t="s">
         <v>148</v>
       </c>
       <c r="E123" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="4" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="B124" s="5" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="C124" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D124" s="7" t="s">
         <v>148</v>
       </c>
       <c r="E124" s="10" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="4" t="s">
-        <v>601</v>
+        <v>107</v>
       </c>
       <c r="B125" s="5" t="s">
-        <v>602</v>
+        <v>302</v>
       </c>
       <c r="C125" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D125" s="7" t="s">
         <v>148</v>
       </c>
       <c r="E125" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="4" t="s">
-        <v>108</v>
+        <v>601</v>
       </c>
       <c r="B126" s="5" t="s">
-        <v>303</v>
+        <v>602</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D126" s="7" t="s">
         <v>148</v>
       </c>
       <c r="E126" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="4" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="B127" s="5" t="s">
-        <v>310</v>
+        <v>303</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D127" s="7" t="s">
         <v>148</v>
       </c>
       <c r="E127" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B128" s="5" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D128" s="7" t="s">
         <v>148</v>
       </c>
       <c r="E128" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B129" s="5" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D129" s="7" t="s">
         <v>148</v>
       </c>
       <c r="E129" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="4" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B130" s="5" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D130" s="7" t="s">
         <v>148</v>
       </c>
       <c r="E130" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="4" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B131" s="5" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="C131" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D131" s="7" t="s">
         <v>148</v>
       </c>
       <c r="E131" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="4" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B132" s="5" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D132" s="7" t="s">
         <v>148</v>
       </c>
       <c r="E132" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="4" t="s">
-        <v>338</v>
+        <v>110</v>
       </c>
       <c r="B133" s="5" t="s">
-        <v>339</v>
+        <v>305</v>
       </c>
       <c r="C133" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D133" s="7" t="s">
         <v>148</v>
       </c>
       <c r="E133" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="4" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="B134" s="5" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D134" s="7" t="s">
         <v>148</v>
       </c>
       <c r="E134" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="4" t="s">
-        <v>352</v>
+        <v>344</v>
       </c>
       <c r="B135" s="5" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
       <c r="C135" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D135" s="7" t="s">
         <v>148</v>
       </c>
       <c r="E135" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="4" t="s">
-        <v>550</v>
+        <v>352</v>
       </c>
       <c r="B136" s="5" t="s">
-        <v>549</v>
+        <v>353</v>
       </c>
       <c r="C136" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D136" s="7" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="E136" s="10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="4" t="s">
-        <v>133</v>
+        <v>550</v>
       </c>
       <c r="B137" s="5" t="s">
-        <v>323</v>
+        <v>549</v>
       </c>
       <c r="C137" s="6" t="s">
-        <v>174</v>
+        <v>234</v>
       </c>
       <c r="D137" s="7" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="E137" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B138" s="5" t="s">
-        <v>675</v>
+        <v>323</v>
       </c>
       <c r="C138" s="6" t="s">
-        <v>160</v>
+        <v>174</v>
       </c>
       <c r="D138" s="7" t="s">
         <v>150</v>
       </c>
       <c r="E138" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="4" t="s">
-        <v>354</v>
+        <v>132</v>
       </c>
       <c r="B139" s="5" t="s">
-        <v>355</v>
+        <v>675</v>
       </c>
       <c r="C139" s="6" t="s">
         <v>160</v>
       </c>
       <c r="D139" s="7" t="s">
         <v>150</v>
       </c>
       <c r="E139" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="4" t="s">
-        <v>118</v>
+        <v>354</v>
       </c>
       <c r="B140" s="5" t="s">
-        <v>676</v>
+        <v>355</v>
       </c>
       <c r="C140" s="6" t="s">
-        <v>249</v>
+        <v>160</v>
       </c>
       <c r="D140" s="7" t="s">
         <v>150</v>
       </c>
       <c r="E140" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="4" t="s">
-        <v>134</v>
+        <v>118</v>
       </c>
       <c r="B141" s="5" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="C141" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D141" s="7" t="s">
         <v>150</v>
       </c>
       <c r="E141" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="4" t="s">
-        <v>750</v>
+        <v>134</v>
       </c>
       <c r="B142" s="5" t="s">
-        <v>749</v>
+        <v>677</v>
       </c>
       <c r="C142" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D142" s="7" t="s">
         <v>150</v>
       </c>
       <c r="E142" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="4" t="s">
-        <v>332</v>
+        <v>750</v>
       </c>
       <c r="B143" s="5" t="s">
-        <v>333</v>
+        <v>749</v>
       </c>
       <c r="C143" s="6" t="s">
-        <v>174</v>
+        <v>249</v>
       </c>
       <c r="D143" s="7" t="s">
         <v>150</v>
       </c>
       <c r="E143" s="10" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="4" t="s">
-        <v>121</v>
+        <v>332</v>
       </c>
       <c r="B144" s="5" t="s">
-        <v>678</v>
+        <v>333</v>
       </c>
       <c r="C144" s="6" t="s">
-        <v>160</v>
+        <v>174</v>
       </c>
       <c r="D144" s="7" t="s">
         <v>150</v>
       </c>
       <c r="E144" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="4" t="s">
-        <v>351</v>
+        <v>121</v>
       </c>
       <c r="B145" s="5" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
       <c r="C145" s="6" t="s">
         <v>160</v>
       </c>
       <c r="D145" s="7" t="s">
         <v>150</v>
       </c>
       <c r="E145" s="10" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A146" s="11" t="s">
-[...8 lines deleted...]
-      <c r="D146" s="13" t="s">
+      <c r="A146" s="4" t="s">
+        <v>351</v>
+      </c>
+      <c r="B146" s="5" t="s">
+        <v>679</v>
+      </c>
+      <c r="C146" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="D146" s="7" t="s">
         <v>150</v>
       </c>
-      <c r="E146" s="14" t="s">
+      <c r="E146" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="16" t="s">
+        <v>334</v>
+      </c>
+      <c r="B147" s="17" t="s">
+        <v>335</v>
+      </c>
+      <c r="C147" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="D147" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="E147" s="10" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A148" s="17" t="s">
+        <v>771</v>
+      </c>
+      <c r="B148" s="17" t="s">
+        <v>772</v>
+      </c>
+      <c r="C148" s="19" t="s">
+        <v>227</v>
+      </c>
+      <c r="D148" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="E148" s="10" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A149" s="17" t="s">
+        <v>773</v>
+      </c>
+      <c r="B149" s="17" t="s">
+        <v>774</v>
+      </c>
+      <c r="C149" s="19" t="s">
+        <v>221</v>
+      </c>
+      <c r="D149" s="19" t="s">
+        <v>138</v>
+      </c>
+      <c r="E149" s="10" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A150" s="17" t="s">
+        <v>775</v>
+      </c>
+      <c r="B150" s="17" t="s">
+        <v>776</v>
+      </c>
+      <c r="C150" s="19" t="s">
+        <v>234</v>
+      </c>
+      <c r="D150" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="E150" s="10" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A151" s="17" t="s">
+        <v>777</v>
+      </c>
+      <c r="B151" s="17" t="s">
+        <v>778</v>
+      </c>
+      <c r="C151" s="19" t="s">
+        <v>211</v>
+      </c>
+      <c r="D151" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="E151" s="10" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A152" s="17" t="s">
+        <v>781</v>
+      </c>
+      <c r="B152" s="17" t="s">
+        <v>782</v>
+      </c>
+      <c r="C152" s="19" t="s">
+        <v>214</v>
+      </c>
+      <c r="D152" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="E152" s="10" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A153" s="17" t="s">
+        <v>783</v>
+      </c>
+      <c r="B153" s="17" t="s">
+        <v>784</v>
+      </c>
+      <c r="C153" s="19" t="s">
+        <v>234</v>
+      </c>
+      <c r="D153" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="E153" s="10" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A154" s="17" t="s">
+        <v>785</v>
+      </c>
+      <c r="B154" s="17" t="s">
+        <v>786</v>
+      </c>
+      <c r="C154" s="19" t="s">
+        <v>234</v>
+      </c>
+      <c r="D154" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="E154" s="10" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A155" s="17" t="s">
+        <v>787</v>
+      </c>
+      <c r="B155" s="17" t="s">
+        <v>788</v>
+      </c>
+      <c r="C155" s="19" t="s">
+        <v>221</v>
+      </c>
+      <c r="D155" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="E155" s="10" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A156" s="17" t="s">
+        <v>789</v>
+      </c>
+      <c r="B156" s="17" t="s">
+        <v>790</v>
+      </c>
+      <c r="C156" s="19" t="s">
+        <v>244</v>
+      </c>
+      <c r="D156" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="E156" s="10" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A157" s="17" t="s">
+        <v>791</v>
+      </c>
+      <c r="B157" s="17" t="s">
+        <v>792</v>
+      </c>
+      <c r="C157" s="19" t="s">
+        <v>249</v>
+      </c>
+      <c r="D157" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="E157" s="10" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A158" s="17" t="s">
+        <v>797</v>
+      </c>
+      <c r="B158" s="17" t="s">
+        <v>798</v>
+      </c>
+      <c r="C158" s="19" t="s">
+        <v>208</v>
+      </c>
+      <c r="D158" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="E158" s="10" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A159" s="17" t="s">
+        <v>803</v>
+      </c>
+      <c r="B159" s="17" t="s">
+        <v>804</v>
+      </c>
+      <c r="C159" s="19" t="s">
+        <v>160</v>
+      </c>
+      <c r="D159" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="E159" s="10" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A160" s="20" t="s">
+        <v>799</v>
+      </c>
+      <c r="B160" s="20" t="s">
+        <v>800</v>
+      </c>
+      <c r="C160" s="21" t="s">
+        <v>174</v>
+      </c>
+      <c r="D160" s="11" t="s">
+        <v>362</v>
+      </c>
+      <c r="E160" s="12" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="161" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A161" s="14" t="s">
         <v>548</v>
       </c>
-      <c r="B147" s="17" t="s">
-        <v>755</v>
+      <c r="B161" s="15" t="s">
+        <v>805</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A12:E146">
-[...2 lines deleted...]
-    <sortCondition ref="C12:C146"/>
+  <autoFilter ref="A12:E161" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A13:E147">
+    <sortCondition ref="D13:D147"/>
+    <sortCondition descending="1" ref="E13:E147"/>
+    <sortCondition ref="C13:C147"/>
   </sortState>
-  <mergeCells count="10">
-[...3 lines deleted...]
-    <mergeCell ref="A3:E3"/>
+  <mergeCells count="11">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B11:E11"/>
+    <mergeCell ref="B8:E8"/>
+    <mergeCell ref="B10:E10"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A3:E3"/>
     <mergeCell ref="B9:E9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:E66"/>
+  <dimension ref="A1:E70"/>
   <sheetViews>
     <sheetView topLeftCell="A46" workbookViewId="0">
-      <selection activeCell="B66" sqref="B66"/>
+      <selection activeCell="F16" sqref="F16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
+    <col min="1" max="1" width="10.42578125" customWidth="1"/>
     <col min="2" max="2" width="45.85546875" customWidth="1"/>
     <col min="3" max="3" width="18.5703125" customWidth="1"/>
+    <col min="4" max="4" width="10.140625" customWidth="1"/>
     <col min="5" max="5" width="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="26"/>
-[...3 lines deleted...]
-      <c r="E1" s="28"/>
+      <c r="A1" s="33"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="35"/>
     </row>
     <row r="2" spans="1:5" ht="20.25" x14ac:dyDescent="0.3">
-      <c r="A2" s="20" t="s">
+      <c r="A2" s="29" t="s">
         <v>364</v>
       </c>
-      <c r="B2" s="21"/>
-[...2 lines deleted...]
-      <c r="E2" s="22"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="31"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="29" t="s">
+      <c r="A3" s="36" t="s">
         <v>137</v>
       </c>
-      <c r="B3" s="18"/>
-[...2 lines deleted...]
-      <c r="E3" s="19"/>
+      <c r="B3" s="27"/>
+      <c r="C3" s="27"/>
+      <c r="D3" s="27"/>
+      <c r="E3" s="28"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" s="8" t="s">
         <v>138</v>
       </c>
-      <c r="B4" s="18" t="s">
+      <c r="B4" s="27" t="s">
         <v>139</v>
       </c>
-      <c r="C4" s="18"/>
-[...1 lines deleted...]
-      <c r="E4" s="19"/>
+      <c r="C4" s="27"/>
+      <c r="D4" s="27"/>
+      <c r="E4" s="28"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="8" t="s">
         <v>140</v>
       </c>
-      <c r="B5" s="18" t="s">
+      <c r="B5" s="27" t="s">
         <v>141</v>
       </c>
-      <c r="C5" s="18"/>
-[...1 lines deleted...]
-      <c r="E5" s="19"/>
+      <c r="C5" s="27"/>
+      <c r="D5" s="27"/>
+      <c r="E5" s="28"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" s="8" t="s">
         <v>142</v>
       </c>
-      <c r="B6" s="18" t="s">
+      <c r="B6" s="27" t="s">
         <v>143</v>
       </c>
-      <c r="C6" s="18"/>
-[...1 lines deleted...]
-      <c r="E6" s="19"/>
+      <c r="C6" s="27"/>
+      <c r="D6" s="27"/>
+      <c r="E6" s="28"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" s="8" t="s">
         <v>144</v>
       </c>
-      <c r="B7" s="18" t="s">
+      <c r="B7" s="27" t="s">
         <v>145</v>
       </c>
-      <c r="C7" s="18"/>
-[...1 lines deleted...]
-      <c r="E7" s="19"/>
+      <c r="C7" s="27"/>
+      <c r="D7" s="27"/>
+      <c r="E7" s="28"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" s="8" t="s">
         <v>146</v>
       </c>
-      <c r="B8" s="18" t="s">
+      <c r="B8" s="27" t="s">
         <v>147</v>
       </c>
-      <c r="C8" s="18"/>
-[...1 lines deleted...]
-      <c r="E8" s="19"/>
+      <c r="C8" s="27"/>
+      <c r="D8" s="27"/>
+      <c r="E8" s="28"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" s="8" t="s">
         <v>148</v>
       </c>
-      <c r="B9" s="18" t="s">
+      <c r="B9" s="27" t="s">
         <v>149</v>
       </c>
-      <c r="C9" s="18"/>
-[...1 lines deleted...]
-      <c r="E9" s="19"/>
+      <c r="C9" s="27"/>
+      <c r="D9" s="27"/>
+      <c r="E9" s="28"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="8" t="s">
         <v>150</v>
       </c>
-      <c r="B10" s="18" t="s">
+      <c r="B10" s="27" t="s">
         <v>151</v>
       </c>
-      <c r="C10" s="18"/>
-[...4 lines deleted...]
-      <c r="A11" s="1" t="s">
+      <c r="C10" s="27"/>
+      <c r="D10" s="27"/>
+      <c r="E10" s="28"/>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" s="16" t="s">
+        <v>801</v>
+      </c>
+      <c r="B11" s="27" t="s">
+        <v>802</v>
+      </c>
+      <c r="C11" s="27"/>
+      <c r="D11" s="27"/>
+      <c r="E11" s="28"/>
+    </row>
+    <row r="12" spans="1:5" ht="24" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B11" s="2" t="s">
+      <c r="B12" s="2" t="s">
         <v>152</v>
       </c>
-      <c r="C11" s="3" t="s">
+      <c r="C12" s="3" t="s">
         <v>153</v>
       </c>
-      <c r="D11" s="3" t="s">
+      <c r="D12" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="E11" s="9" t="s">
+      <c r="E12" s="9" t="s">
         <v>155</v>
-      </c>
-[...15 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>144</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>144</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
-        <v>136</v>
+        <v>4</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>326</v>
+        <v>164</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>144</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="4" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>144</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
-        <v>16</v>
+        <v>131</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>180</v>
+        <v>322</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>181</v>
+        <v>162</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="4" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>162</v>
+        <v>181</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>140</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
-        <v>591</v>
+        <v>19</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>592</v>
+        <v>184</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>140</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>175</v>
+        <v>592</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>140</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>140</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="4" t="s">
-        <v>561</v>
+        <v>12</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>553</v>
+        <v>176</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>140</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
-        <v>24</v>
+        <v>561</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>607</v>
+        <v>553</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>159</v>
+        <v>140</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="4" t="s">
-        <v>699</v>
+        <v>24</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>698</v>
+        <v>607</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>140</v>
+        <v>159</v>
       </c>
       <c r="E24" s="10" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
-        <v>22</v>
+        <v>699</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>187</v>
+        <v>698</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>159</v>
+        <v>140</v>
       </c>
       <c r="E25" s="10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="4" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>159</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="4" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>177</v>
+        <v>189</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>159</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="4" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>190</v>
+        <v>177</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>191</v>
+        <v>159</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="4" t="s">
-        <v>79</v>
+        <v>26</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>257</v>
+        <v>190</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>258</v>
+        <v>162</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>138</v>
+        <v>191</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="4" t="s">
-        <v>28</v>
+        <v>79</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>194</v>
+        <v>257</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>195</v>
+        <v>258</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="4" t="s">
-        <v>80</v>
+        <v>28</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>259</v>
+        <v>194</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>260</v>
+        <v>195</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="4" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="4" t="s">
-        <v>29</v>
+        <v>85</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>196</v>
+        <v>269</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>197</v>
+        <v>270</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="4" t="s">
-        <v>694</v>
+        <v>29</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>695</v>
+        <v>196</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>197</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="4" t="s">
-        <v>50</v>
+        <v>694</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>225</v>
+        <v>695</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>181</v>
+        <v>197</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="4" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>198</v>
+        <v>225</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>199</v>
+        <v>181</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="4" t="s">
-        <v>86</v>
+        <v>30</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>271</v>
+        <v>198</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>272</v>
+        <v>199</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="4" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>272</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="4" t="s">
-        <v>41</v>
+        <v>87</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>215</v>
+        <v>273</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>162</v>
+        <v>272</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="4" t="s">
-        <v>68</v>
+        <v>41</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>242</v>
+        <v>215</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="4" t="s">
-        <v>42</v>
+        <v>68</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>216</v>
+        <v>242</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="4" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="4" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="4" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="4" t="s">
-        <v>74</v>
+        <v>49</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>250</v>
+        <v>224</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="4" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>256</v>
+        <v>162</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E47" s="10" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="4" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="D48" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="4" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="4" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="D50" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="4" t="s">
-        <v>349</v>
+        <v>84</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>350</v>
+        <v>267</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>268</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="4" t="s">
-        <v>88</v>
+        <v>349</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>274</v>
+        <v>350</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="4" t="s">
-        <v>103</v>
+        <v>88</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>297</v>
+        <v>274</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>162</v>
+        <v>272</v>
       </c>
       <c r="D53" s="7" t="s">
-        <v>298</v>
+        <v>138</v>
       </c>
       <c r="E53" s="10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="4" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>186</v>
+        <v>297</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D54" s="7" t="s">
-        <v>362</v>
+        <v>298</v>
       </c>
       <c r="E54" s="10" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="4" t="s">
-        <v>562</v>
+        <v>21</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>309</v>
+        <v>186</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D55" s="7" t="s">
-        <v>148</v>
+        <v>362</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="4" t="s">
-        <v>588</v>
+        <v>562</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>346</v>
+        <v>309</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>148</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="4" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>148</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="4" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>148</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="4" t="s">
-        <v>597</v>
+        <v>590</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>598</v>
+        <v>348</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>148</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="4" t="s">
-        <v>115</v>
+        <v>597</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>608</v>
+        <v>598</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D60" s="7" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="E60" s="10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="4" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>680</v>
+        <v>608</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D61" s="7" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="E61" s="10" t="s">
-        <v>363</v>
+        <v>157</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="4" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>313</v>
+        <v>680</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>150</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="4" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>681</v>
+        <v>313</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D63" s="7" t="s">
         <v>150</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="4" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>311</v>
+        <v>681</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>150</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A65" s="11" t="s">
+      <c r="A65" s="16" t="s">
+        <v>119</v>
+      </c>
+      <c r="B65" s="17" t="s">
+        <v>311</v>
+      </c>
+      <c r="C65" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="D65" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="E65" s="10" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A66" s="17" t="s">
         <v>120</v>
       </c>
-      <c r="B65" s="12" t="s">
+      <c r="B66" s="17" t="s">
         <v>312</v>
       </c>
-      <c r="C65" s="13" t="s">
+      <c r="C66" s="7" t="s">
         <v>162</v>
       </c>
-      <c r="D65" s="13" t="s">
+      <c r="D66" s="7" t="s">
         <v>150</v>
       </c>
-      <c r="E65" s="14" t="s">
+      <c r="E66" s="10" t="s">
         <v>363</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A66" s="16" t="s">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A67" s="17" t="s">
+        <v>779</v>
+      </c>
+      <c r="B67" s="17" t="s">
+        <v>780</v>
+      </c>
+      <c r="C67" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="D67" s="19" t="s">
+        <v>801</v>
+      </c>
+      <c r="E67" s="10" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A68" s="17" t="s">
+        <v>793</v>
+      </c>
+      <c r="B68" s="17" t="s">
+        <v>794</v>
+      </c>
+      <c r="C68" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="D68" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="E68" s="10" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A69" s="20" t="s">
+        <v>795</v>
+      </c>
+      <c r="B69" s="20" t="s">
+        <v>796</v>
+      </c>
+      <c r="C69" s="11" t="s">
+        <v>162</v>
+      </c>
+      <c r="D69" s="11" t="s">
+        <v>362</v>
+      </c>
+      <c r="E69" s="12" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A70" s="14" t="s">
         <v>548</v>
       </c>
-      <c r="B66" s="17" t="s">
-        <v>755</v>
+      <c r="B70" s="15" t="s">
+        <v>805</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A12:E65">
-[...2 lines deleted...]
-    <sortCondition ref="C12:C65"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A13:E66">
+    <sortCondition ref="D13:D66"/>
+    <sortCondition descending="1" ref="E13:E66"/>
+    <sortCondition ref="C13:C66"/>
   </sortState>
-  <mergeCells count="10">
+  <mergeCells count="11">
+    <mergeCell ref="B11:E11"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="B10:E10"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B8:E8"/>
     <mergeCell ref="B9:E9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:C145"/>
+  <dimension ref="A1:C153"/>
   <sheetViews>
-    <sheetView topLeftCell="A133" workbookViewId="0">
-      <selection activeCell="B145" sqref="B145"/>
+    <sheetView topLeftCell="A119" workbookViewId="0">
+      <selection activeCell="B153" sqref="B153"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="53.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="22" bestFit="1" customWidth="1"/>
     <col min="9" max="12" width="9.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="26"/>
-[...1 lines deleted...]
-      <c r="C1" s="28"/>
+      <c r="A1" s="33"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="35"/>
     </row>
     <row r="2" spans="1:3" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="20" t="s">
+      <c r="A2" s="29" t="s">
         <v>365</v>
       </c>
-      <c r="B2" s="21"/>
-      <c r="C2" s="22"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="31"/>
     </row>
     <row r="3" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>152</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>367</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>368</v>
       </c>
-      <c r="C4" s="15" t="s">
+      <c r="C4" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>369</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>370</v>
       </c>
-      <c r="C5" s="15" t="s">
+      <c r="C5" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>371</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>372</v>
       </c>
-      <c r="C6" s="15" t="s">
+      <c r="C6" s="13" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>374</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>375</v>
       </c>
-      <c r="C7" s="15" t="s">
+      <c r="C7" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>376</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>377</v>
       </c>
-      <c r="C8" s="15" t="s">
+      <c r="C8" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>378</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>379</v>
       </c>
-      <c r="C9" s="15" t="s">
+      <c r="C9" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
         <v>380</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>381</v>
       </c>
-      <c r="C10" s="15" t="s">
+      <c r="C10" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>382</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>383</v>
       </c>
-      <c r="C11" s="15" t="s">
+      <c r="C11" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>384</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>385</v>
       </c>
-      <c r="C12" s="15" t="s">
+      <c r="C12" s="13" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>700</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>701</v>
       </c>
-      <c r="C13" s="15" t="s">
+      <c r="C13" s="13" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
         <v>387</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>388</v>
       </c>
-      <c r="C14" s="15" t="s">
+      <c r="C14" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>581</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>582</v>
       </c>
-      <c r="C15" s="15" t="s">
+      <c r="C15" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A16" s="4" t="s">
         <v>389</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>687</v>
       </c>
-      <c r="C16" s="15" t="s">
+      <c r="C16" s="13" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
         <v>391</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>392</v>
       </c>
-      <c r="C17" s="15" t="s">
+      <c r="C17" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A18" s="4" t="s">
         <v>393</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>394</v>
       </c>
-      <c r="C18" s="15" t="s">
+      <c r="C18" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
         <v>636</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>662</v>
       </c>
-      <c r="C19" s="15" t="s">
+      <c r="C19" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
         <v>395</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>682</v>
       </c>
-      <c r="C20" s="15" t="s">
+      <c r="C20" s="13" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>396</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>397</v>
       </c>
-      <c r="C21" s="15" t="s">
+      <c r="C21" s="13" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A22" s="4" t="s">
         <v>533</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>689</v>
       </c>
-      <c r="C22" s="15" t="s">
+      <c r="C22" s="13" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>399</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>400</v>
       </c>
-      <c r="C23" s="15" t="s">
+      <c r="C23" s="13" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24" s="4" t="s">
         <v>402</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>403</v>
       </c>
-      <c r="C24" s="15" t="s">
+      <c r="C24" s="13" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>405</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>406</v>
       </c>
-      <c r="C25" s="15" t="s">
+      <c r="C25" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A26" s="4" t="s">
         <v>702</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>703</v>
       </c>
-      <c r="C26" s="15" t="s">
+      <c r="C26" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" s="4" t="s">
         <v>704</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>705</v>
       </c>
-      <c r="C27" s="15" t="s">
+      <c r="C27" s="13" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A28" s="4" t="s">
         <v>407</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>683</v>
       </c>
-      <c r="C28" s="15" t="s">
+      <c r="C28" s="13" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29" s="4" t="s">
         <v>408</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>684</v>
       </c>
-      <c r="C29" s="15" t="s">
+      <c r="C29" s="13" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="30" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A30" s="4" t="s">
         <v>706</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>707</v>
       </c>
-      <c r="C30" s="15" t="s">
+      <c r="C30" s="13" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="31" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A31" s="4" t="s">
         <v>708</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>709</v>
       </c>
-      <c r="C31" s="15" t="s">
+      <c r="C31" s="13" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="32" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A32" s="4" t="s">
         <v>409</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>685</v>
       </c>
-      <c r="C32" s="15" t="s">
+      <c r="C32" s="13" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
         <v>410</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>686</v>
       </c>
-      <c r="C33" s="15" t="s">
+      <c r="C33" s="13" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="34" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A34" s="4" t="s">
         <v>411</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>412</v>
       </c>
-      <c r="C34" s="15" t="s">
+      <c r="C34" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="35" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A35" s="4" t="s">
         <v>413</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>414</v>
       </c>
-      <c r="C35" s="15" t="s">
+      <c r="C35" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="36" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A36" s="4" t="s">
         <v>415</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>416</v>
       </c>
-      <c r="C36" s="15" t="s">
+      <c r="C36" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="37" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A37" s="4" t="s">
         <v>417</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>418</v>
       </c>
-      <c r="C37" s="15" t="s">
+      <c r="C37" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="38" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A38" s="4" t="s">
         <v>534</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>535</v>
       </c>
-      <c r="C38" s="15" t="s">
+      <c r="C38" s="13" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="39" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A39" s="4" t="s">
         <v>710</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>711</v>
       </c>
-      <c r="C39" s="15" t="s">
+      <c r="C39" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="40" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A40" s="4" t="s">
         <v>419</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>420</v>
       </c>
-      <c r="C40" s="15" t="s">
+      <c r="C40" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="41" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A41" s="4" t="s">
         <v>712</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>713</v>
       </c>
-      <c r="C41" s="15" t="s">
+      <c r="C41" s="13" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="42" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A42" s="4" t="s">
         <v>583</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>690</v>
       </c>
-      <c r="C42" s="15" t="s">
+      <c r="C42" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="43" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A43" s="4" t="s">
         <v>421</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>422</v>
       </c>
-      <c r="C43" s="15" t="s">
+      <c r="C43" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="44" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A44" s="4" t="s">
         <v>423</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>424</v>
       </c>
-      <c r="C44" s="15" t="s">
+      <c r="C44" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="45" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A45" s="4" t="s">
         <v>425</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>426</v>
       </c>
-      <c r="C45" s="15" t="s">
+      <c r="C45" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="46" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A46" s="4" t="s">
         <v>427</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>428</v>
       </c>
-      <c r="C46" s="15" t="s">
+      <c r="C46" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="47" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A47" s="4" t="s">
         <v>429</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>430</v>
       </c>
-      <c r="C47" s="15" t="s">
+      <c r="C47" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="48" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A48" s="4" t="s">
         <v>431</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>432</v>
       </c>
-      <c r="C48" s="15" t="s">
+      <c r="C48" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="49" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A49" s="4" t="s">
         <v>433</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>691</v>
       </c>
-      <c r="C49" s="15" t="s">
+      <c r="C49" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="50" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A50" s="4" t="s">
         <v>714</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>715</v>
       </c>
-      <c r="C50" s="15" t="s">
+      <c r="C50" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="51" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A51" s="4" t="s">
         <v>434</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>434</v>
       </c>
-      <c r="C51" s="15" t="s">
+      <c r="C51" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="52" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A52" s="4" t="s">
         <v>435</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>436</v>
       </c>
-      <c r="C52" s="15" t="s">
+      <c r="C52" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="53" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A53" s="4" t="s">
         <v>716</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>717</v>
       </c>
-      <c r="C53" s="15" t="s">
+      <c r="C53" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="54" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A54" s="4" t="s">
         <v>584</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>585</v>
       </c>
-      <c r="C54" s="15" t="s">
+      <c r="C54" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="55" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A55" s="4" t="s">
         <v>609</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>618</v>
       </c>
-      <c r="C55" s="15" t="s">
+      <c r="C55" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="56" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A56" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C56" s="15" t="s">
+      <c r="C56" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="57" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A57" s="4" t="s">
         <v>439</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>440</v>
       </c>
-      <c r="C57" s="15" t="s">
+      <c r="C57" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="58" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A58" s="4" t="s">
         <v>441</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>442</v>
       </c>
-      <c r="C58" s="15" t="s">
+      <c r="C58" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="59" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A59" s="4" t="s">
         <v>443</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>444</v>
       </c>
-      <c r="C59" s="15" t="s">
+      <c r="C59" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="60" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A60" s="4" t="s">
         <v>445</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>446</v>
       </c>
-      <c r="C60" s="15" t="s">
+      <c r="C60" s="13" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="61" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A61" s="4" t="s">
         <v>447</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>747</v>
       </c>
-      <c r="C61" s="15" t="s">
+      <c r="C61" s="13" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="62" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A62" s="4" t="s">
         <v>448</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>449</v>
       </c>
-      <c r="C62" s="15" t="s">
+      <c r="C62" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="63" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A63" s="4" t="s">
         <v>450</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>692</v>
       </c>
-      <c r="C63" s="15" t="s">
+      <c r="C63" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="64" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A64" s="4" t="s">
         <v>451</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>452</v>
       </c>
-      <c r="C64" s="15" t="s">
+      <c r="C64" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="65" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A65" s="4" t="s">
         <v>453</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>454</v>
       </c>
-      <c r="C65" s="15" t="s">
+      <c r="C65" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="66" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A66" s="4" t="s">
         <v>743</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>745</v>
       </c>
-      <c r="C66" s="15" t="s">
+      <c r="C66" s="13" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="67" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A67" s="4" t="s">
         <v>455</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>748</v>
       </c>
-      <c r="C67" s="15" t="s">
+      <c r="C67" s="13" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="68" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A68" s="4" t="s">
         <v>744</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>746</v>
       </c>
-      <c r="C68" s="15" t="s">
+      <c r="C68" s="13" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="69" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A69" s="4" t="s">
         <v>536</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>537</v>
       </c>
-      <c r="C69" s="15" t="s">
+      <c r="C69" s="13" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="70" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A70" s="4" t="s">
         <v>718</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>719</v>
       </c>
-      <c r="C70" s="15" t="s">
+      <c r="C70" s="13" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="71" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A71" s="4" t="s">
         <v>538</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>539</v>
       </c>
-      <c r="C71" s="15" t="s">
+      <c r="C71" s="13" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="72" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A72" s="4" t="s">
         <v>540</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>541</v>
       </c>
-      <c r="C72" s="15" t="s">
+      <c r="C72" s="13" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="73" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A73" s="4" t="s">
         <v>741</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>742</v>
       </c>
-      <c r="C73" s="15" t="s">
+      <c r="C73" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="74" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A74" s="4" t="s">
         <v>456</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>457</v>
       </c>
-      <c r="C74" s="15" t="s">
+      <c r="C74" s="13" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="75" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A75" s="4" t="s">
         <v>635</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>661</v>
       </c>
-      <c r="C75" s="15" t="s">
+      <c r="C75" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="76" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A76" s="4" t="s">
         <v>458</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>459</v>
       </c>
-      <c r="C76" s="15" t="s">
+      <c r="C76" s="13" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="77" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A77" s="4" t="s">
         <v>720</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>721</v>
       </c>
-      <c r="C77" s="15" t="s">
+      <c r="C77" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="78" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A78" s="4" t="s">
         <v>461</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>462</v>
       </c>
-      <c r="C78" s="15" t="s">
+      <c r="C78" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="79" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A79" s="4" t="s">
         <v>463</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>688</v>
       </c>
-      <c r="C79" s="15" t="s">
+      <c r="C79" s="13" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="80" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A80" s="4" t="s">
         <v>634</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>660</v>
       </c>
-      <c r="C80" s="15" t="s">
+      <c r="C80" s="13" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="81" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A81" s="4" t="s">
         <v>542</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>543</v>
       </c>
-      <c r="C81" s="15" t="s">
+      <c r="C81" s="13" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="82" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A82" s="4" t="s">
         <v>464</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>465</v>
       </c>
-      <c r="C82" s="15" t="s">
+      <c r="C82" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="83" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A83" s="4" t="s">
         <v>466</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>467</v>
       </c>
-      <c r="C83" s="15" t="s">
+      <c r="C83" s="13" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="84" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A84" s="4" t="s">
         <v>544</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>545</v>
       </c>
-      <c r="C84" s="15" t="s">
+      <c r="C84" s="13" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="85" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A85" s="4" t="s">
         <v>468</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>469</v>
       </c>
-      <c r="C85" s="15" t="s">
+      <c r="C85" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="86" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A86" s="4" t="s">
         <v>610</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>611</v>
       </c>
-      <c r="C86" s="15" t="s">
+      <c r="C86" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="87" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A87" s="4" t="s">
         <v>722</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>723</v>
       </c>
-      <c r="C87" s="15" t="s">
+      <c r="C87" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="88" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A88" s="4" t="s">
         <v>470</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>471</v>
       </c>
-      <c r="C88" s="15" t="s">
+      <c r="C88" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="89" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A89" s="4" t="s">
         <v>612</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>613</v>
       </c>
-      <c r="C89" s="15" t="s">
+      <c r="C89" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="90" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A90" s="4" t="s">
         <v>614</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>615</v>
       </c>
-      <c r="C90" s="15" t="s">
+      <c r="C90" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="91" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A91" s="4" t="s">
         <v>472</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>473</v>
       </c>
-      <c r="C91" s="15" t="s">
+      <c r="C91" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="92" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A92" s="4" t="s">
         <v>474</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>475</v>
       </c>
-      <c r="C92" s="15" t="s">
+      <c r="C92" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="93" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A93" s="4" t="s">
         <v>476</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>477</v>
       </c>
-      <c r="C93" s="15" t="s">
+      <c r="C93" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="94" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A94" s="4" t="s">
         <v>478</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>479</v>
       </c>
-      <c r="C94" s="15" t="s">
+      <c r="C94" s="13" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="95" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A95" s="4" t="s">
         <v>480</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>481</v>
       </c>
-      <c r="C95" s="15" t="s">
+      <c r="C95" s="13" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="96" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A96" s="4" t="s">
         <v>724</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>725</v>
       </c>
-      <c r="C96" s="15" t="s">
+      <c r="C96" s="13" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="97" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A97" s="4" t="s">
         <v>482</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>483</v>
       </c>
-      <c r="C97" s="15" t="s">
+      <c r="C97" s="13" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="98" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A98" s="4" t="s">
         <v>624</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>644</v>
       </c>
-      <c r="C98" s="15" t="s">
+      <c r="C98" s="13" t="s">
         <v>645</v>
       </c>
     </row>
     <row r="99" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A99" s="4" t="s">
         <v>726</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>727</v>
       </c>
-      <c r="C99" s="15" t="s">
+      <c r="C99" s="13" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="100" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A100" s="4" t="s">
         <v>485</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>486</v>
       </c>
-      <c r="C100" s="15" t="s">
+      <c r="C100" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="101" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A101" s="4" t="s">
         <v>487</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>488</v>
       </c>
-      <c r="C101" s="15" t="s">
+      <c r="C101" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="102" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A102" s="4" t="s">
         <v>489</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>490</v>
       </c>
-      <c r="C102" s="15" t="s">
+      <c r="C102" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="103" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A103" s="4" t="s">
         <v>586</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>587</v>
       </c>
-      <c r="C103" s="15" t="s">
+      <c r="C103" s="13" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="104" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A104" s="4" t="s">
         <v>632</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>656</v>
       </c>
-      <c r="C104" s="15" t="s">
+      <c r="C104" s="13" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="105" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A105" s="4" t="s">
         <v>491</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>492</v>
       </c>
-      <c r="C105" s="15" t="s">
+      <c r="C105" s="13" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="106" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A106" s="4" t="s">
         <v>493</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>494</v>
       </c>
-      <c r="C106" s="15" t="s">
+      <c r="C106" s="13" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="107" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A107" s="4" t="s">
         <v>627</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>648</v>
       </c>
-      <c r="C107" s="15" t="s">
+      <c r="C107" s="13" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="108" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A108" s="4" t="s">
         <v>495</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>496</v>
       </c>
-      <c r="C108" s="15" t="s">
+      <c r="C108" s="13" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="109" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A109" s="4" t="s">
         <v>497</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>498</v>
       </c>
-      <c r="C109" s="15" t="s">
+      <c r="C109" s="13" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="110" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A110" s="4" t="s">
         <v>499</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>500</v>
       </c>
-      <c r="C110" s="15" t="s">
+      <c r="C110" s="13" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="111" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A111" s="4" t="s">
         <v>629</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>651</v>
       </c>
-      <c r="C111" s="15" t="s">
+      <c r="C111" s="13" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="112" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A112" s="4" t="s">
         <v>628</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>649</v>
       </c>
-      <c r="C112" s="15" t="s">
+      <c r="C112" s="13" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="113" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A113" s="4" t="s">
         <v>631</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>655</v>
       </c>
-      <c r="C113" s="15" t="s">
+      <c r="C113" s="13" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="114" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A114" s="4" t="s">
         <v>616</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>617</v>
       </c>
-      <c r="C114" s="15" t="s">
+      <c r="C114" s="13" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="115" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A115" s="4" t="s">
         <v>728</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>729</v>
       </c>
-      <c r="C115" s="15" t="s">
+      <c r="C115" s="13" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="116" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A116" s="4" t="s">
         <v>502</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>503</v>
       </c>
-      <c r="C116" s="15" t="s">
+      <c r="C116" s="13" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="117" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A117" s="4" t="s">
         <v>504</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>505</v>
       </c>
-      <c r="C117" s="15" t="s">
+      <c r="C117" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="118" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A118" s="4" t="s">
         <v>626</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>647</v>
       </c>
-      <c r="C118" s="15" t="s">
+      <c r="C118" s="13" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="119" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A119" s="4" t="s">
         <v>637</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>663</v>
       </c>
-      <c r="C119" s="15" t="s">
+      <c r="C119" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="120" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A120" s="4" t="s">
         <v>506</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>507</v>
       </c>
-      <c r="C120" s="15" t="s">
+      <c r="C120" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="121" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A121" s="4" t="s">
         <v>731</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>732</v>
       </c>
-      <c r="C121" s="15" t="s">
+      <c r="C121" s="13" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="122" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A122" s="4" t="s">
         <v>508</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>509</v>
       </c>
-      <c r="C122" s="15" t="s">
+      <c r="C122" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="123" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A123" s="4" t="s">
         <v>510</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>511</v>
       </c>
-      <c r="C123" s="15" t="s">
+      <c r="C123" s="13" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="124" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A124" s="4" t="s">
         <v>733</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>734</v>
       </c>
-      <c r="C124" s="15" t="s">
+      <c r="C124" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="125" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A125" s="4" t="s">
         <v>630</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>653</v>
       </c>
-      <c r="C125" s="15" t="s">
+      <c r="C125" s="13" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="126" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A126" s="4" t="s">
         <v>513</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>514</v>
       </c>
-      <c r="C126" s="15" t="s">
+      <c r="C126" s="13" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="127" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A127" s="4" t="s">
         <v>515</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>516</v>
       </c>
-      <c r="C127" s="15" t="s">
+      <c r="C127" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A128" s="4" t="s">
         <v>625</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>646</v>
       </c>
-      <c r="C128" s="15" t="s">
+      <c r="C128" s="13" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="129" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A129" s="4" t="s">
         <v>621</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>641</v>
       </c>
-      <c r="C129" s="15" t="s">
+      <c r="C129" s="13" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="130" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A130" s="4" t="s">
         <v>517</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>518</v>
       </c>
-      <c r="C130" s="15" t="s">
+      <c r="C130" s="13" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="131" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A131" s="4" t="s">
         <v>520</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>521</v>
       </c>
-      <c r="C131" s="15" t="s">
+      <c r="C131" s="13" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="132" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A132" s="4" t="s">
         <v>623</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>643</v>
       </c>
-      <c r="C132" s="15" t="s">
+      <c r="C132" s="13" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="133" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A133" s="4" t="s">
         <v>622</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>642</v>
       </c>
-      <c r="C133" s="15" t="s">
+      <c r="C133" s="13" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="134" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A134" s="4" t="s">
         <v>620</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>639</v>
       </c>
-      <c r="C134" s="15" t="s">
+      <c r="C134" s="13" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="135" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A135" s="4" t="s">
         <v>638</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>664</v>
       </c>
-      <c r="C135" s="15" t="s">
+      <c r="C135" s="13" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="136" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A136" s="4" t="s">
         <v>523</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>524</v>
       </c>
-      <c r="C136" s="15" t="s">
+      <c r="C136" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="137" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A137" s="4" t="s">
         <v>633</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>658</v>
       </c>
-      <c r="C137" s="15" t="s">
+      <c r="C137" s="13" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="138" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A138" s="4" t="s">
         <v>546</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>547</v>
       </c>
-      <c r="C138" s="15" t="s">
+      <c r="C138" s="18" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="139" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A139" s="4" t="s">
         <v>735</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>736</v>
       </c>
-      <c r="C139" s="15" t="s">
+      <c r="C139" s="13" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="140" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A140" s="4" t="s">
         <v>525</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>526</v>
       </c>
-      <c r="C140" s="15" t="s">
+      <c r="C140" s="13" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="141" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A141" s="4" t="s">
         <v>527</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>528</v>
       </c>
-      <c r="C141" s="15" t="s">
+      <c r="C141" s="13" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="142" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A142" s="4" t="s">
         <v>529</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>530</v>
       </c>
-      <c r="C142" s="15" t="s">
+      <c r="C142" s="13" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="143" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A143" s="4" t="s">
+      <c r="A143" s="16" t="s">
         <v>531</v>
       </c>
-      <c r="B143" s="5" t="s">
+      <c r="B143" s="17" t="s">
         <v>532</v>
       </c>
-      <c r="C143" s="15" t="s">
+      <c r="C143" s="10" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A144" s="11" t="s">
+      <c r="A144" s="17" t="s">
         <v>737</v>
       </c>
-      <c r="B144" s="12" t="s">
+      <c r="B144" s="17" t="s">
         <v>738</v>
       </c>
-      <c r="C144" s="14" t="s">
+      <c r="C144" s="10" t="s">
         <v>366</v>
       </c>
     </row>
-    <row r="145" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A145" s="16" t="s">
+    <row r="145" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A145" s="5" t="s">
+        <v>755</v>
+      </c>
+      <c r="B145" s="5" t="s">
+        <v>756</v>
+      </c>
+      <c r="C145" s="13" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A146" s="5" t="s">
+        <v>757</v>
+      </c>
+      <c r="B146" s="5" t="s">
+        <v>758</v>
+      </c>
+      <c r="C146" s="13" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A147" s="5" t="s">
+        <v>759</v>
+      </c>
+      <c r="B147" s="5" t="s">
+        <v>760</v>
+      </c>
+      <c r="C147" s="22" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A148" s="5" t="s">
+        <v>761</v>
+      </c>
+      <c r="B148" s="5" t="s">
+        <v>762</v>
+      </c>
+      <c r="C148" s="22" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A149" s="5" t="s">
+        <v>763</v>
+      </c>
+      <c r="B149" s="5" t="s">
+        <v>764</v>
+      </c>
+      <c r="C149" s="13" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A150" s="5" t="s">
+        <v>765</v>
+      </c>
+      <c r="B150" s="5" t="s">
+        <v>766</v>
+      </c>
+      <c r="C150" s="22" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A151" s="5" t="s">
+        <v>767</v>
+      </c>
+      <c r="B151" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="C151" s="13" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A152" s="23" t="s">
+        <v>769</v>
+      </c>
+      <c r="B152" s="23" t="s">
+        <v>770</v>
+      </c>
+      <c r="C152" s="24" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A153" s="14" t="s">
         <v>548</v>
       </c>
-      <c r="B145" s="17" t="s">
-        <v>755</v>
+      <c r="B153" s="15" t="s">
+        <v>805</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A3:C145" xr:uid="{585534E2-594F-4453-9622-7B739E2870D4}"/>
+  <autoFilter ref="A3:C144" xr:uid="{585534E2-594F-4453-9622-7B739E2870D4}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:C142">
     <sortCondition ref="C4:C142"/>
     <sortCondition ref="A4:A142"/>
   </sortState>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D8DE42F5-EEBE-4AB8-8827-CB7197FA0DBF}">
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G28" sqref="G28"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.42578125" customWidth="1"/>
   </cols>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>