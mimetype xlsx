--- v2 (2026-05-22)
+++ v3 (2026-08-31)
@@ -6,86 +6,86 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{CA291759-1C86-4E45-A6FF-2286A9FDF957}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C8DE598F-0D67-4A82-9080-450EC3A96EE9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15525" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EEA Venues" sheetId="1" r:id="rId1"/>
     <sheet name="Other EMEA Venues" sheetId="2" r:id="rId2"/>
     <sheet name="APAC &amp; Americas Venues" sheetId="3" r:id="rId3"/>
     <sheet name="Disclaimer " sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'APAC &amp; Americas Venues'!$A$3:$C$153</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'EEA Venues'!$A$12:$E$161</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Other EMEA Venues'!$A$12:$F$66</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Other EMEA Venues'!$A$12:$F$68</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1528" uniqueCount="806">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1538" uniqueCount="810">
   <si>
     <t>MIC</t>
   </si>
   <si>
     <t>XPAC</t>
   </si>
   <si>
     <t>BATP</t>
   </si>
   <si>
     <t>SGMY</t>
   </si>
   <si>
     <t>TRQA</t>
   </si>
   <si>
     <t>MOSE</t>
   </si>
   <si>
     <t>MNSE</t>
   </si>
   <si>
     <t>MCSE</t>
   </si>
   <si>
@@ -2446,63 +2446,75 @@
   <si>
     <t>WINX</t>
   </si>
   <si>
     <t>WINTERFLOOD SECURITIES LIMITED - MANUAL TRADING</t>
   </si>
   <si>
     <t>WINS</t>
   </si>
   <si>
     <t>WINTERFLOOD SECURITIES LIMITED - ELECTRONIC PLATFORM</t>
   </si>
   <si>
     <t>DMAD</t>
   </si>
   <si>
     <t>BOLSA DE MADRID - DARK MIDPOINT</t>
   </si>
   <si>
     <t>DPAR</t>
   </si>
   <si>
     <t>EURONEXT PARIS – DARK BOOK FACILITY</t>
   </si>
   <si>
+    <t>18th February 2026</t>
+  </si>
+  <si>
     <t>BENCHMARK</t>
   </si>
   <si>
     <t>A typically dark venue that matches orders at pre-determined benchmark and non-displayed price like VWAP</t>
   </si>
   <si>
-    <t>DDUB</t>
-[...5 lines deleted...]
-    <t>7th May 2026</t>
+    <t>XQOD</t>
+  </si>
+  <si>
+    <t>SIX SWISS EXCHANGE - ETF QOD</t>
+  </si>
+  <si>
+    <t>OCXL</t>
+  </si>
+  <si>
+    <t>ONECHRONOS MARKETS UK</t>
+  </si>
+  <si>
+    <t>OCXE</t>
+  </si>
+  <si>
+    <t>ONECHRONOS MARKETS EUROPE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-809]dd\ mmmm\ yyyy;@"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -2775,78 +2787,78 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -3102,51 +3114,51 @@
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Disclaimer</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="900">
             <a:effectLst/>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr rtl="0"/>
           <a:r>
             <a:rPr lang="en-GB" sz="800">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>©2026 Instinet Incorporated and its subsidiaries (collectively "INSTINET"). All rights reserved. INSTINET is a registered trademark in the United States and other countries throughout the world. Approved for distribution: in Australia by Instinet Australia Pty Limited (ACN: 131 253 686 AFSL No: 327834), which is regulated by the Australian Securities &amp; Investments Commission; in Canada by Instinet Canada Limited, Member – Canadian Investor Protection Fund; in the United Kingdom by Instinet Europe Limited, which is authorized and regulated by the Financial Conduct Authority, and in the European Economic Area by Instinet Germany GmbH which is authorised and regulated by the BaFin and Deutsche Bundesbank; in Hong Kong by Instinet Pacific Limited, which is authorized and regulated by the Securities and Futures Commission of Hong Kong; in Singapore by Instinet Singapore Services Private Limited, which is regulated by the Monetary Authority of Singapore, a trading member of The Singapore Exchange Securities Trading Private Limited; and in the US by Instinet, LLC, member SIPC. This material is made available for informational purposes only and does not constitute an offer, solicitation, or recommendation with respect to the purchase or sale of any security, product or service. This material does not take into account the particular investment objectives, financial situation or needs of individual clients. No representation or warranty, express or implied, is or will be made and no responsibility or liability is or will be accepted by INSTINET or by any of their respective officers, employees or agents in relation to the accuracy or completeness of this material or any other written or oral information in respect thereof made available to you or any agent and any such liability is expressly disclaimed.</a:t>
+            <a:t>©2025 Instinet Incorporated and its subsidiaries (collectively "INSTINET"). All rights reserved. INSTINET is a registered trademark in the United States and other countries throughout the world. Approved for distribution: in Australia by Instinet Australia Pty Limited (ACN: 131 253 686 AFSL No: 327834), which is regulated by the Australian Securities &amp; Investments Commission; in Canada by Instinet Canada Limited, Member – Canadian Investor Protection Fund; in the United Kingdom by Instinet Europe Limited, which is authorized and regulated by the Financial Conduct Authority, and in the European Economic Area by Instinet Germany GmbH which is authorised and regulated by the BaFin and Deutsche Bundesbank; in Hong Kong by Instinet Pacific Limited, which is authorized and regulated by the Securities and Futures Commission of Hong Kong; in Singapore by Instinet Singapore Services Private Limited, which is regulated by the Monetary Authority of Singapore, a trading member of The Singapore Exchange Securities Trading Private Limited; and in the US by Instinet, LLC, member SIPC. This material is made available for informational purposes only and does not constitute an offer, solicitation, or recommendation with respect to the purchase or sale of any security, product or service. This material does not take into account the particular investment objectives, financial situation or needs of individual clients. No representation or warranty, express or implied, is or will be made and no responsibility or liability is or will be accepted by INSTINET or by any of their respective officers, employees or agents in relation to the accuracy or completeness of this material or any other written or oral information in respect thereof made available to you or any agent and any such liability is expressly disclaimed.</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -3417,174 +3429,174 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E161"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A133" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="K158" sqref="K158"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.85546875" customWidth="1"/>
     <col min="2" max="2" width="56.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="33"/>
-[...3 lines deleted...]
-      <c r="E1" s="35"/>
+      <c r="A1" s="25"/>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="27"/>
     </row>
     <row r="2" spans="1:5" ht="20.25" x14ac:dyDescent="0.3">
-      <c r="A2" s="29" t="s">
+      <c r="A2" s="28" t="s">
         <v>327</v>
       </c>
-      <c r="B2" s="30"/>
-[...2 lines deleted...]
-      <c r="E2" s="31"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="30"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="32" t="s">
+      <c r="A3" s="35" t="s">
         <v>137</v>
       </c>
-      <c r="B3" s="25"/>
-[...2 lines deleted...]
-      <c r="E3" s="26"/>
+      <c r="B3" s="31"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="31"/>
+      <c r="E3" s="32"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" s="8" t="s">
         <v>138</v>
       </c>
-      <c r="B4" s="27" t="s">
+      <c r="B4" s="33" t="s">
         <v>139</v>
       </c>
-      <c r="C4" s="27"/>
-[...1 lines deleted...]
-      <c r="E4" s="28"/>
+      <c r="C4" s="33"/>
+      <c r="D4" s="33"/>
+      <c r="E4" s="34"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="8" t="s">
         <v>140</v>
       </c>
-      <c r="B5" s="27" t="s">
+      <c r="B5" s="33" t="s">
         <v>141</v>
       </c>
-      <c r="C5" s="27"/>
-[...1 lines deleted...]
-      <c r="E5" s="28"/>
+      <c r="C5" s="33"/>
+      <c r="D5" s="33"/>
+      <c r="E5" s="34"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" s="8" t="s">
         <v>142</v>
       </c>
-      <c r="B6" s="27" t="s">
+      <c r="B6" s="33" t="s">
         <v>143</v>
       </c>
-      <c r="C6" s="27"/>
-[...1 lines deleted...]
-      <c r="E6" s="28"/>
+      <c r="C6" s="33"/>
+      <c r="D6" s="33"/>
+      <c r="E6" s="34"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" s="8" t="s">
         <v>144</v>
       </c>
-      <c r="B7" s="27" t="s">
+      <c r="B7" s="33" t="s">
         <v>145</v>
       </c>
-      <c r="C7" s="27"/>
-[...1 lines deleted...]
-      <c r="E7" s="28"/>
+      <c r="C7" s="33"/>
+      <c r="D7" s="33"/>
+      <c r="E7" s="34"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" s="8" t="s">
         <v>148</v>
       </c>
-      <c r="B8" s="27" t="s">
+      <c r="B8" s="33" t="s">
         <v>149</v>
       </c>
-      <c r="C8" s="27"/>
-[...1 lines deleted...]
-      <c r="E8" s="28"/>
+      <c r="C8" s="33"/>
+      <c r="D8" s="33"/>
+      <c r="E8" s="34"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" s="8" t="s">
         <v>146</v>
       </c>
-      <c r="B9" s="27" t="s">
+      <c r="B9" s="33" t="s">
         <v>147</v>
       </c>
-      <c r="C9" s="27"/>
-[...1 lines deleted...]
-      <c r="E9" s="28"/>
+      <c r="C9" s="33"/>
+      <c r="D9" s="33"/>
+      <c r="E9" s="34"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="8" t="s">
         <v>150</v>
       </c>
-      <c r="B10" s="27" t="s">
+      <c r="B10" s="33" t="s">
         <v>151</v>
       </c>
-      <c r="C10" s="27"/>
-[...3 lines deleted...]
-    <row r="11" spans="1:5" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="C10" s="33"/>
+      <c r="D10" s="33"/>
+      <c r="E10" s="34"/>
+    </row>
+    <row r="11" spans="1:5" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
-        <v>801</v>
-[...1 lines deleted...]
-      <c r="B11" s="25" t="s">
         <v>802</v>
       </c>
-      <c r="C11" s="25"/>
-[...1 lines deleted...]
-      <c r="E11" s="26"/>
+      <c r="B11" s="31" t="s">
+        <v>803</v>
+      </c>
+      <c r="C11" s="31"/>
+      <c r="D11" s="31"/>
+      <c r="E11" s="32"/>
     </row>
     <row r="12" spans="1:5" ht="24" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>152</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>154</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>168</v>
       </c>
@@ -5414,874 +5426,873 @@
         <v>362</v>
       </c>
       <c r="E120" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="4" t="s">
         <v>599</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>600</v>
       </c>
       <c r="C121" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D121" s="7" t="s">
         <v>362</v>
       </c>
       <c r="E121" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="4" t="s">
-        <v>106</v>
+        <v>808</v>
       </c>
       <c r="B122" s="5" t="s">
-        <v>301</v>
+        <v>809</v>
       </c>
       <c r="C122" s="6" t="s">
-        <v>234</v>
+        <v>249</v>
       </c>
       <c r="D122" s="7" t="s">
-        <v>148</v>
+        <v>362</v>
       </c>
       <c r="E122" s="10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C123" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D123" s="7" t="s">
         <v>148</v>
       </c>
       <c r="E123" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B124" s="5" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C124" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D124" s="7" t="s">
         <v>148</v>
       </c>
       <c r="E124" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="4" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="B125" s="5" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="C125" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D125" s="7" t="s">
         <v>148</v>
       </c>
       <c r="E125" s="10" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="4" t="s">
-        <v>601</v>
+        <v>107</v>
       </c>
       <c r="B126" s="5" t="s">
-        <v>602</v>
+        <v>302</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D126" s="7" t="s">
         <v>148</v>
       </c>
       <c r="E126" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="4" t="s">
-        <v>108</v>
+        <v>601</v>
       </c>
       <c r="B127" s="5" t="s">
-        <v>303</v>
+        <v>602</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D127" s="7" t="s">
         <v>148</v>
       </c>
       <c r="E127" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="4" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="B128" s="5" t="s">
-        <v>310</v>
+        <v>303</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D128" s="7" t="s">
         <v>148</v>
       </c>
       <c r="E128" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B129" s="5" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D129" s="7" t="s">
         <v>148</v>
       </c>
       <c r="E129" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B130" s="5" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D130" s="7" t="s">
         <v>148</v>
       </c>
       <c r="E130" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="4" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B131" s="5" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="C131" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D131" s="7" t="s">
         <v>148</v>
       </c>
       <c r="E131" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="4" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B132" s="5" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D132" s="7" t="s">
         <v>148</v>
       </c>
       <c r="E132" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="4" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B133" s="5" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="C133" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D133" s="7" t="s">
         <v>148</v>
       </c>
       <c r="E133" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="4" t="s">
-        <v>338</v>
+        <v>110</v>
       </c>
       <c r="B134" s="5" t="s">
-        <v>339</v>
+        <v>305</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D134" s="7" t="s">
         <v>148</v>
       </c>
       <c r="E134" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="4" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="B135" s="5" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="C135" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D135" s="7" t="s">
         <v>148</v>
       </c>
       <c r="E135" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="4" t="s">
-        <v>352</v>
+        <v>344</v>
       </c>
       <c r="B136" s="5" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
       <c r="C136" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D136" s="7" t="s">
         <v>148</v>
       </c>
       <c r="E136" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="4" t="s">
-        <v>550</v>
+        <v>352</v>
       </c>
       <c r="B137" s="5" t="s">
-        <v>549</v>
+        <v>353</v>
       </c>
       <c r="C137" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D137" s="7" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="E137" s="10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="4" t="s">
-        <v>133</v>
+        <v>550</v>
       </c>
       <c r="B138" s="5" t="s">
-        <v>323</v>
+        <v>549</v>
       </c>
       <c r="C138" s="6" t="s">
-        <v>174</v>
+        <v>234</v>
       </c>
       <c r="D138" s="7" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="E138" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B139" s="5" t="s">
-        <v>675</v>
+        <v>323</v>
       </c>
       <c r="C139" s="6" t="s">
-        <v>160</v>
+        <v>174</v>
       </c>
       <c r="D139" s="7" t="s">
         <v>150</v>
       </c>
       <c r="E139" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="4" t="s">
-        <v>354</v>
+        <v>132</v>
       </c>
       <c r="B140" s="5" t="s">
-        <v>355</v>
+        <v>675</v>
       </c>
       <c r="C140" s="6" t="s">
         <v>160</v>
       </c>
       <c r="D140" s="7" t="s">
         <v>150</v>
       </c>
       <c r="E140" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="4" t="s">
-        <v>118</v>
+        <v>354</v>
       </c>
       <c r="B141" s="5" t="s">
-        <v>676</v>
+        <v>355</v>
       </c>
       <c r="C141" s="6" t="s">
-        <v>249</v>
+        <v>160</v>
       </c>
       <c r="D141" s="7" t="s">
         <v>150</v>
       </c>
       <c r="E141" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="4" t="s">
-        <v>134</v>
+        <v>118</v>
       </c>
       <c r="B142" s="5" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="C142" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D142" s="7" t="s">
         <v>150</v>
       </c>
       <c r="E142" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="4" t="s">
-        <v>750</v>
+        <v>134</v>
       </c>
       <c r="B143" s="5" t="s">
-        <v>749</v>
+        <v>677</v>
       </c>
       <c r="C143" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D143" s="7" t="s">
         <v>150</v>
       </c>
       <c r="E143" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="4" t="s">
-        <v>332</v>
+        <v>750</v>
       </c>
       <c r="B144" s="5" t="s">
-        <v>333</v>
+        <v>749</v>
       </c>
       <c r="C144" s="6" t="s">
-        <v>174</v>
+        <v>249</v>
       </c>
       <c r="D144" s="7" t="s">
         <v>150</v>
       </c>
       <c r="E144" s="10" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="4" t="s">
-        <v>121</v>
+        <v>332</v>
       </c>
       <c r="B145" s="5" t="s">
-        <v>678</v>
+        <v>333</v>
       </c>
       <c r="C145" s="6" t="s">
-        <v>160</v>
+        <v>174</v>
       </c>
       <c r="D145" s="7" t="s">
         <v>150</v>
       </c>
       <c r="E145" s="10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="4" t="s">
-        <v>351</v>
+        <v>121</v>
       </c>
       <c r="B146" s="5" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
       <c r="C146" s="6" t="s">
         <v>160</v>
       </c>
       <c r="D146" s="7" t="s">
         <v>150</v>
       </c>
       <c r="E146" s="10" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A147" s="16" t="s">
-[...6 lines deleted...]
-        <v>249</v>
+      <c r="A147" s="4" t="s">
+        <v>351</v>
+      </c>
+      <c r="B147" s="5" t="s">
+        <v>679</v>
+      </c>
+      <c r="C147" s="6" t="s">
+        <v>160</v>
       </c>
       <c r="D147" s="7" t="s">
         <v>150</v>
       </c>
       <c r="E147" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A148" s="17" t="s">
-        <v>771</v>
+      <c r="A148" s="16" t="s">
+        <v>334</v>
       </c>
       <c r="B148" s="17" t="s">
-        <v>772</v>
-[...5 lines deleted...]
-        <v>140</v>
+        <v>335</v>
+      </c>
+      <c r="C148" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="D148" s="7" t="s">
+        <v>150</v>
       </c>
       <c r="E148" s="10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="17" t="s">
-        <v>773</v>
+        <v>771</v>
       </c>
       <c r="B149" s="17" t="s">
-        <v>774</v>
+        <v>772</v>
       </c>
       <c r="C149" s="19" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="D149" s="19" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="E149" s="10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="17" t="s">
-        <v>775</v>
+        <v>773</v>
       </c>
       <c r="B150" s="17" t="s">
-        <v>776</v>
+        <v>774</v>
       </c>
       <c r="C150" s="19" t="s">
-        <v>234</v>
+        <v>221</v>
       </c>
       <c r="D150" s="19" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E150" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="17" t="s">
-        <v>777</v>
+        <v>775</v>
       </c>
       <c r="B151" s="17" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
       <c r="C151" s="19" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="D151" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="D151" s="19" t="s">
         <v>140</v>
       </c>
       <c r="E151" s="10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="17" t="s">
-        <v>781</v>
+        <v>777</v>
       </c>
       <c r="B152" s="17" t="s">
-        <v>782</v>
+        <v>778</v>
       </c>
       <c r="C152" s="19" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="D152" s="7" t="s">
         <v>140</v>
       </c>
       <c r="E152" s="10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="17" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="B153" s="17" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="C153" s="19" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="D153" s="19" t="s">
+        <v>214</v>
+      </c>
+      <c r="D153" s="7" t="s">
         <v>140</v>
       </c>
       <c r="E153" s="10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="17" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="B154" s="17" t="s">
-        <v>786</v>
+        <v>784</v>
       </c>
       <c r="C154" s="19" t="s">
         <v>234</v>
       </c>
       <c r="D154" s="19" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E154" s="10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="17" t="s">
-        <v>787</v>
+        <v>785</v>
       </c>
       <c r="B155" s="17" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="C155" s="19" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>234</v>
+      </c>
+      <c r="D155" s="19" t="s">
+        <v>138</v>
       </c>
       <c r="E155" s="10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="17" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="B156" s="17" t="s">
-        <v>790</v>
+        <v>788</v>
       </c>
       <c r="C156" s="19" t="s">
-        <v>244</v>
+        <v>221</v>
       </c>
       <c r="D156" s="7" t="s">
         <v>140</v>
       </c>
       <c r="E156" s="10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="17" t="s">
-        <v>791</v>
+        <v>789</v>
       </c>
       <c r="B157" s="17" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="C157" s="19" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="D157" s="7" t="s">
         <v>140</v>
       </c>
       <c r="E157" s="10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="17" t="s">
-        <v>797</v>
+        <v>791</v>
       </c>
       <c r="B158" s="17" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="C158" s="19" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="D158" s="19" t="s">
+        <v>249</v>
+      </c>
+      <c r="D158" s="7" t="s">
         <v>140</v>
       </c>
       <c r="E158" s="10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="17" t="s">
-        <v>803</v>
+        <v>797</v>
       </c>
       <c r="B159" s="17" t="s">
-        <v>804</v>
+        <v>798</v>
       </c>
       <c r="C159" s="19" t="s">
-        <v>160</v>
+        <v>208</v>
       </c>
       <c r="D159" s="19" t="s">
         <v>140</v>
       </c>
       <c r="E159" s="10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="20" t="s">
         <v>799</v>
       </c>
       <c r="B160" s="20" t="s">
         <v>800</v>
       </c>
       <c r="C160" s="21" t="s">
         <v>174</v>
       </c>
       <c r="D160" s="11" t="s">
         <v>362</v>
       </c>
       <c r="E160" s="12" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="161" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A161" s="14" t="s">
         <v>548</v>
       </c>
       <c r="B161" s="15" t="s">
-        <v>805</v>
+        <v>801</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A12:E161" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
-[...3 lines deleted...]
-    <sortCondition ref="C13:C147"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A13:E148">
+    <sortCondition ref="D13:D148"/>
+    <sortCondition descending="1" ref="E13:E148"/>
+    <sortCondition ref="C13:C148"/>
   </sortState>
   <mergeCells count="11">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B11:E11"/>
     <mergeCell ref="B8:E8"/>
     <mergeCell ref="B10:E10"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="B9:E9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:E70"/>
+  <dimension ref="A1:E72"/>
   <sheetViews>
-    <sheetView topLeftCell="A46" workbookViewId="0">
-      <selection activeCell="F16" sqref="F16"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.42578125" customWidth="1"/>
     <col min="2" max="2" width="45.85546875" customWidth="1"/>
     <col min="3" max="3" width="18.5703125" customWidth="1"/>
     <col min="4" max="4" width="10.140625" customWidth="1"/>
     <col min="5" max="5" width="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="33"/>
-[...3 lines deleted...]
-      <c r="E1" s="35"/>
+      <c r="A1" s="25"/>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="27"/>
     </row>
     <row r="2" spans="1:5" ht="20.25" x14ac:dyDescent="0.3">
-      <c r="A2" s="29" t="s">
+      <c r="A2" s="28" t="s">
         <v>364</v>
       </c>
-      <c r="B2" s="30"/>
-[...2 lines deleted...]
-      <c r="E2" s="31"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="30"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" s="36" t="s">
         <v>137</v>
       </c>
-      <c r="B3" s="27"/>
-[...2 lines deleted...]
-      <c r="E3" s="28"/>
+      <c r="B3" s="33"/>
+      <c r="C3" s="33"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="34"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" s="8" t="s">
         <v>138</v>
       </c>
-      <c r="B4" s="27" t="s">
+      <c r="B4" s="33" t="s">
         <v>139</v>
       </c>
-      <c r="C4" s="27"/>
-[...1 lines deleted...]
-      <c r="E4" s="28"/>
+      <c r="C4" s="33"/>
+      <c r="D4" s="33"/>
+      <c r="E4" s="34"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="8" t="s">
         <v>140</v>
       </c>
-      <c r="B5" s="27" t="s">
+      <c r="B5" s="33" t="s">
         <v>141</v>
       </c>
-      <c r="C5" s="27"/>
-[...1 lines deleted...]
-      <c r="E5" s="28"/>
+      <c r="C5" s="33"/>
+      <c r="D5" s="33"/>
+      <c r="E5" s="34"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" s="8" t="s">
         <v>142</v>
       </c>
-      <c r="B6" s="27" t="s">
+      <c r="B6" s="33" t="s">
         <v>143</v>
       </c>
-      <c r="C6" s="27"/>
-[...1 lines deleted...]
-      <c r="E6" s="28"/>
+      <c r="C6" s="33"/>
+      <c r="D6" s="33"/>
+      <c r="E6" s="34"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" s="8" t="s">
         <v>144</v>
       </c>
-      <c r="B7" s="27" t="s">
+      <c r="B7" s="33" t="s">
         <v>145</v>
       </c>
-      <c r="C7" s="27"/>
-[...1 lines deleted...]
-      <c r="E7" s="28"/>
+      <c r="C7" s="33"/>
+      <c r="D7" s="33"/>
+      <c r="E7" s="34"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" s="8" t="s">
         <v>146</v>
       </c>
-      <c r="B8" s="27" t="s">
+      <c r="B8" s="33" t="s">
         <v>147</v>
       </c>
-      <c r="C8" s="27"/>
-[...1 lines deleted...]
-      <c r="E8" s="28"/>
+      <c r="C8" s="33"/>
+      <c r="D8" s="33"/>
+      <c r="E8" s="34"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" s="8" t="s">
         <v>148</v>
       </c>
-      <c r="B9" s="27" t="s">
+      <c r="B9" s="33" t="s">
         <v>149</v>
       </c>
-      <c r="C9" s="27"/>
-[...1 lines deleted...]
-      <c r="E9" s="28"/>
+      <c r="C9" s="33"/>
+      <c r="D9" s="33"/>
+      <c r="E9" s="34"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="8" t="s">
         <v>150</v>
       </c>
-      <c r="B10" s="27" t="s">
+      <c r="B10" s="33" t="s">
         <v>151</v>
       </c>
-      <c r="C10" s="27"/>
-[...1 lines deleted...]
-      <c r="E10" s="28"/>
+      <c r="C10" s="33"/>
+      <c r="D10" s="33"/>
+      <c r="E10" s="34"/>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
-        <v>801</v>
-[...1 lines deleted...]
-      <c r="B11" s="27" t="s">
         <v>802</v>
       </c>
-      <c r="C11" s="27"/>
-[...1 lines deleted...]
-      <c r="E11" s="28"/>
+      <c r="B11" s="33" t="s">
+        <v>803</v>
+      </c>
+      <c r="C11" s="33"/>
+      <c r="D11" s="33"/>
+      <c r="E11" s="34"/>
     </row>
     <row r="12" spans="1:5" ht="24" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>152</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>154</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>161</v>
       </c>
@@ -6683,651 +6694,685 @@
         <v>138</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>225</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>181</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="4" t="s">
-        <v>30</v>
+        <v>804</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>198</v>
+        <v>805</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>199</v>
+        <v>181</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="4" t="s">
-        <v>86</v>
+        <v>30</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>271</v>
+        <v>198</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>272</v>
+        <v>199</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="4" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>272</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="4" t="s">
-        <v>41</v>
+        <v>87</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>215</v>
+        <v>273</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>162</v>
+        <v>272</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="4" t="s">
-        <v>68</v>
+        <v>41</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>242</v>
+        <v>215</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="4" t="s">
-        <v>42</v>
+        <v>68</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>216</v>
+        <v>242</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="4" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="4" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="4" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="4" t="s">
-        <v>74</v>
+        <v>49</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>250</v>
+        <v>224</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="4" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>256</v>
+        <v>162</v>
       </c>
       <c r="D48" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E48" s="10" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="4" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="4" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="D50" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="4" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="4" t="s">
-        <v>349</v>
+        <v>84</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>350</v>
+        <v>267</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>268</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="4" t="s">
-        <v>88</v>
+        <v>349</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>274</v>
+        <v>350</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>138</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="4" t="s">
-        <v>103</v>
+        <v>88</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>297</v>
+        <v>274</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>162</v>
+        <v>272</v>
       </c>
       <c r="D54" s="7" t="s">
-        <v>298</v>
+        <v>138</v>
       </c>
       <c r="E54" s="10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="4" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>186</v>
+        <v>297</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D55" s="7" t="s">
-        <v>362</v>
+        <v>298</v>
       </c>
       <c r="E55" s="10" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="4" t="s">
-        <v>562</v>
+        <v>21</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>309</v>
+        <v>186</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D56" s="7" t="s">
-        <v>148</v>
+        <v>362</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="4" t="s">
-        <v>588</v>
+        <v>806</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>346</v>
+        <v>807</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D57" s="7" t="s">
-        <v>148</v>
+        <v>362</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="4" t="s">
-        <v>589</v>
+        <v>562</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>347</v>
+        <v>309</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>148</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="4" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>148</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="4" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>598</v>
+        <v>347</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>148</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="4" t="s">
-        <v>115</v>
+        <v>590</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>608</v>
+        <v>348</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D61" s="7" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="E61" s="10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="4" t="s">
-        <v>116</v>
+        <v>597</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>680</v>
+        <v>598</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D62" s="7" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="E62" s="10" t="s">
-        <v>363</v>
+        <v>158</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="4" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>313</v>
+        <v>608</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D63" s="7" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="E63" s="10" t="s">
-        <v>363</v>
+        <v>157</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="4" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>681</v>
+        <v>680</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>150</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A65" s="16" t="s">
-[...5 lines deleted...]
-      <c r="C65" s="7" t="s">
+      <c r="A65" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="C65" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D65" s="7" t="s">
         <v>150</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A66" s="17" t="s">
-[...5 lines deleted...]
-      <c r="C66" s="7" t="s">
+      <c r="A66" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>681</v>
+      </c>
+      <c r="C66" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D66" s="7" t="s">
         <v>150</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A67" s="17" t="s">
-        <v>779</v>
+      <c r="A67" s="16" t="s">
+        <v>119</v>
       </c>
       <c r="B67" s="17" t="s">
-        <v>780</v>
+        <v>311</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>162</v>
       </c>
-      <c r="D67" s="19" t="s">
-        <v>801</v>
+      <c r="D67" s="7" t="s">
+        <v>150</v>
       </c>
       <c r="E67" s="10" t="s">
-        <v>157</v>
+        <v>363</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="17" t="s">
-        <v>793</v>
+        <v>120</v>
       </c>
       <c r="B68" s="17" t="s">
-        <v>794</v>
+        <v>312</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D68" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="E68" s="10" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A69" s="17" t="s">
+        <v>779</v>
+      </c>
+      <c r="B69" s="17" t="s">
+        <v>780</v>
+      </c>
+      <c r="C69" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="D69" s="19" t="s">
+        <v>802</v>
+      </c>
+      <c r="E69" s="10" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A70" s="17" t="s">
+        <v>793</v>
+      </c>
+      <c r="B70" s="17" t="s">
+        <v>794</v>
+      </c>
+      <c r="C70" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="D70" s="7" t="s">
         <v>362</v>
       </c>
-      <c r="E68" s="10" t="s">
+      <c r="E70" s="10" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A69" s="20" t="s">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A71" s="20" t="s">
         <v>795</v>
       </c>
-      <c r="B69" s="20" t="s">
+      <c r="B71" s="20" t="s">
         <v>796</v>
       </c>
-      <c r="C69" s="11" t="s">
+      <c r="C71" s="11" t="s">
         <v>162</v>
       </c>
-      <c r="D69" s="11" t="s">
+      <c r="D71" s="11" t="s">
         <v>362</v>
       </c>
-      <c r="E69" s="12" t="s">
+      <c r="E71" s="12" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A70" s="14" t="s">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A72" s="14" t="s">
         <v>548</v>
       </c>
-      <c r="B70" s="15" t="s">
-        <v>805</v>
+      <c r="B72" s="15" t="s">
+        <v>801</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A13:E66">
-[...2 lines deleted...]
-    <sortCondition ref="C13:C66"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A13:E68">
+    <sortCondition ref="D13:D68"/>
+    <sortCondition descending="1" ref="E13:E68"/>
+    <sortCondition ref="C13:C68"/>
   </sortState>
   <mergeCells count="11">
     <mergeCell ref="B11:E11"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="B10:E10"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B8:E8"/>
     <mergeCell ref="B9:E9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:C153"/>
   <sheetViews>
-    <sheetView topLeftCell="A119" workbookViewId="0">
-      <selection activeCell="B153" sqref="B153"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="53.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="22" bestFit="1" customWidth="1"/>
     <col min="9" max="12" width="9.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="33"/>
-[...1 lines deleted...]
-      <c r="C1" s="35"/>
+      <c r="A1" s="25"/>
+      <c r="B1" s="26"/>
+      <c r="C1" s="27"/>
     </row>
     <row r="2" spans="1:3" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="29" t="s">
+      <c r="A2" s="28" t="s">
         <v>365</v>
       </c>
-      <c r="B2" s="30"/>
-      <c r="C2" s="31"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="30"/>
     </row>
     <row r="3" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>152</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>367</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>368</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
@@ -8940,76 +8985,74 @@
         <v>767</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>768</v>
       </c>
       <c r="C151" s="13" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="152" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A152" s="23" t="s">
         <v>769</v>
       </c>
       <c r="B152" s="23" t="s">
         <v>770</v>
       </c>
       <c r="C152" s="24" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="153" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A153" s="14" t="s">
         <v>548</v>
       </c>
       <c r="B153" s="15" t="s">
-        <v>805</v>
+        <v>801</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:C144" xr:uid="{585534E2-594F-4453-9622-7B739E2870D4}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:C142">
     <sortCondition ref="C4:C142"/>
     <sortCondition ref="A4:A142"/>
   </sortState>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D8DE42F5-EEBE-4AB8-8827-CB7197FA0DBF}">
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.42578125" customWidth="1"/>
   </cols>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>